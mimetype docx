--- v0 (2025-10-30)
+++ v1 (2026-06-20)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00894AE3" w:rsidRDefault="005F4448" w:rsidP="0024503D">
+    <w:p w14:paraId="07A7424C" w14:textId="77777777" w:rsidR="00894AE3" w:rsidRDefault="005F4448" w:rsidP="0024503D">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0081177E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>國立高雄大學</w:t>
       </w:r>
       <w:r w:rsidR="00431B0B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
@@ -74,53 +74,53 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
       <w:r w:rsidRPr="00431B0B">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>離職</w:t>
       </w:r>
       <w:r w:rsidRPr="0081177E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>會辦單</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F4448" w:rsidRDefault="00431B0B" w:rsidP="00C83402">
-[...1 lines deleted...]
-        <w:spacing w:before="200" w:line="240" w:lineRule="exact"/>
+    <w:p w14:paraId="36A7174E" w14:textId="77777777" w:rsidR="005F4448" w:rsidRDefault="00431B0B" w:rsidP="00AC1C9D">
+      <w:pPr>
+        <w:spacing w:beforeLines="30" w:before="108" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="華康隸書體W5" w:eastAsia="華康隸書體W5"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="OLE_LINK2"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>（適用於</w:t>
       </w:r>
       <w:r w:rsidR="001E4A73">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>校聘工作人員</w:t>
       </w:r>
@@ -160,270 +160,246 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
       <w:r w:rsidR="00C02A23">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>職務代理人</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005F4448" w:rsidRDefault="005F4448">
+    <w:p w14:paraId="4335DFEE" w14:textId="6851E355" w:rsidR="005F4448" w:rsidRDefault="005F4448">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                       </w:t>
       </w:r>
       <w:r w:rsidR="00C56EE7">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00102AB0">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="008E350E">
-[...7 lines deleted...]
-      <w:r w:rsidR="00625E57">
+      <w:r w:rsidR="00235908">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidR="00AB23AF">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidR="008E350E">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="0048307F">
+      <w:r w:rsidR="00235908">
         <w:rPr>
-          <w:rFonts w:eastAsia="標楷體"/>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...15 lines deleted...]
-        <w:t>7</w:t>
+        <w:t>.22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>修改</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5036" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="565"/>
+        <w:gridCol w:w="566"/>
         <w:gridCol w:w="1590"/>
         <w:gridCol w:w="2410"/>
         <w:gridCol w:w="707"/>
         <w:gridCol w:w="1420"/>
         <w:gridCol w:w="281"/>
         <w:gridCol w:w="1701"/>
-        <w:gridCol w:w="284"/>
-        <w:gridCol w:w="1948"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="1806"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F400F6" w:rsidTr="00F400F6">
+      <w:tr w:rsidR="00F400F6" w14:paraId="4AFF6ED4" w14:textId="77777777" w:rsidTr="00F400F6">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="308"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F400F6" w:rsidRDefault="00F400F6">
+          <w:p w14:paraId="04DC8A14" w14:textId="77777777" w:rsidR="00F400F6" w:rsidRDefault="00F400F6">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00184AAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="53"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:fitText w:val="1440" w:id="-2024630528"/>
               </w:rPr>
               <w:t>服務單</w:t>
             </w:r>
             <w:r w:rsidRPr="00184AAD">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:spacing w:val="1"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:fitText w:val="1440" w:id="-2024630528"/>
               </w:rPr>
               <w:t>位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F400F6" w:rsidRDefault="00F400F6">
+          <w:p w14:paraId="1BA9C1DD" w14:textId="77777777" w:rsidR="00F400F6" w:rsidRDefault="00F400F6">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">姓 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1104" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F400F6" w:rsidRDefault="00F400F6" w:rsidP="009766ED">
+          <w:p w14:paraId="5A7EEF49" w14:textId="77777777" w:rsidR="00F400F6" w:rsidRDefault="00F400F6" w:rsidP="009766ED">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>職</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
@@ -434,1209 +410,1403 @@
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>稱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F400F6" w:rsidRDefault="00F400F6" w:rsidP="009766ED">
+          <w:p w14:paraId="52AE9F9B" w14:textId="77777777" w:rsidR="00F400F6" w:rsidRDefault="00F400F6" w:rsidP="009766ED">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>員工編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F400F6" w:rsidRDefault="00F400F6" w:rsidP="009766ED">
+          <w:p w14:paraId="102DE038" w14:textId="77777777" w:rsidR="00F400F6" w:rsidRDefault="00F400F6" w:rsidP="009766ED">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:sym w:font="Wingdings" w:char="F028"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>聯絡電話</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F400F6" w:rsidTr="00574B8D">
+      <w:tr w:rsidR="00F400F6" w14:paraId="20CC2AC1" w14:textId="77777777" w:rsidTr="00574B8D">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="697"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F400F6" w:rsidRDefault="00F400F6">
+          <w:p w14:paraId="444B947B" w14:textId="77777777" w:rsidR="00F400F6" w:rsidRDefault="00F400F6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F400F6" w:rsidRDefault="00F400F6">
+          <w:p w14:paraId="228C07E1" w14:textId="77777777" w:rsidR="00F400F6" w:rsidRDefault="00F400F6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F400F6" w:rsidRPr="000D0E20" w:rsidRDefault="00F400F6" w:rsidP="000D0E20">
+          <w:p w14:paraId="71170A5E" w14:textId="77777777" w:rsidR="00F400F6" w:rsidRPr="000D0E20" w:rsidRDefault="00F400F6" w:rsidP="000D0E20">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D0E20">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(本人親自簽名)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1104" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F400F6" w:rsidRDefault="00F400F6">
+          <w:p w14:paraId="1BF5AADE" w14:textId="77777777" w:rsidR="00F400F6" w:rsidRDefault="00F400F6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="780" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F400F6" w:rsidRPr="00F400F6" w:rsidRDefault="00F400F6" w:rsidP="00F400F6"/>
+          <w:p w14:paraId="3AA8BDB9" w14:textId="77777777" w:rsidR="00F400F6" w:rsidRPr="00F400F6" w:rsidRDefault="00F400F6" w:rsidP="00F400F6"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1023" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F400F6" w:rsidRDefault="00F400F6">
+          <w:p w14:paraId="76832916" w14:textId="77777777" w:rsidR="00F400F6" w:rsidRDefault="00F400F6">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:ind w:firstLineChars="250" w:firstLine="700"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F400F6" w:rsidTr="00C83402">
+      <w:tr w:rsidR="00F400F6" w14:paraId="04CB7595" w14:textId="77777777" w:rsidTr="00C46F09">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="672"/>
+          <w:trHeight w:val="501"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F400F6" w:rsidRDefault="00F400F6" w:rsidP="00F400F6">
+          <w:p w14:paraId="5390E808" w14:textId="77777777" w:rsidR="00F400F6" w:rsidRDefault="00F400F6" w:rsidP="00F400F6">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F400F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>請填寫個人未休畢之特休假及加班補休</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F400F6" w:rsidRPr="00F400F6" w:rsidRDefault="00F400F6" w:rsidP="002D0052">
+          <w:p w14:paraId="79226467" w14:textId="77777777" w:rsidR="00F400F6" w:rsidRPr="00F400F6" w:rsidRDefault="00F400F6" w:rsidP="002D0052">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>（請自行結算至離職生效日）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2907" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F400F6" w:rsidRPr="00F400F6" w:rsidRDefault="00D76690" w:rsidP="008E350E">
+          <w:p w14:paraId="3772BA08" w14:textId="3F5E860D" w:rsidR="00F400F6" w:rsidRPr="00F400F6" w:rsidRDefault="00D76690" w:rsidP="008E350E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="245" w:hangingChars="102" w:hanging="245"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>本年特休</w:t>
             </w:r>
             <w:r w:rsidR="008E350E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>日，</w:t>
             </w:r>
             <w:r w:rsidR="00F400F6" w:rsidRPr="00F400F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>未休畢之特休假</w:t>
             </w:r>
             <w:r w:rsidR="008E350E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009E74C9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008E350E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+            <w:r w:rsidR="00F400F6" w:rsidRPr="00F400F6">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>日</w:t>
+            </w:r>
+            <w:r w:rsidR="008E350E">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:u w:val="single"/>
+              </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r w:rsidR="00F400F6" w:rsidRPr="00F400F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>日</w:t>
-[...11 lines deleted...]
-              </w:rPr>
               <w:t>時</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F400F6" w:rsidRPr="00F400F6" w:rsidRDefault="00F400F6" w:rsidP="008E350E">
+          <w:p w14:paraId="47578D10" w14:textId="4F7B1196" w:rsidR="00F400F6" w:rsidRPr="00F400F6" w:rsidRDefault="00F400F6" w:rsidP="008E350E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F400F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>未休畢之加班補休</w:t>
             </w:r>
             <w:r w:rsidR="008E350E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
+            <w:r w:rsidR="009E74C9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00F400F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
             <w:r w:rsidR="008E350E">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="009E74C9">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00F400F6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>時</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F4448" w:rsidTr="009766ED">
+      <w:tr w:rsidR="005F4448" w14:paraId="19263A77" w14:textId="77777777" w:rsidTr="00D55EA7">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="716"/>
+          <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4448" w:rsidRDefault="005F4448">
+          <w:p w14:paraId="0C6A95A5" w14:textId="77777777" w:rsidR="005F4448" w:rsidRDefault="005F4448">
             <w:pPr>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>用</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F4448" w:rsidRDefault="005F4448">
+          <w:p w14:paraId="6FFB9D7A" w14:textId="77777777" w:rsidR="005F4448" w:rsidRDefault="005F4448">
             <w:pPr>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>人</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F4448" w:rsidRDefault="005F4448">
+          <w:p w14:paraId="22D5368D" w14:textId="77777777" w:rsidR="005F4448" w:rsidRDefault="005F4448">
             <w:pPr>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>單</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005F4448" w:rsidRDefault="005F4448">
+          <w:p w14:paraId="689A81FB" w14:textId="77777777" w:rsidR="005F4448" w:rsidRDefault="005F4448">
             <w:pPr>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>位</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4741" w:type="pct"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4448" w:rsidRDefault="005F4448">
+          <w:p w14:paraId="7070241C" w14:textId="526BCA5A" w:rsidR="005F4448" w:rsidRPr="00D55EA7" w:rsidRDefault="005F4448" w:rsidP="00D55EA7">
             <w:pPr>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...28 lines deleted...]
-              <w:t>（※自生效日起不再支薪，如有更改請主管於更改處蓋章）</w:t>
+            <w:r w:rsidRPr="00D55EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">該員離職生效日為   </w:t>
+            </w:r>
+            <w:r w:rsidR="00D55EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D55EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   年       月       日</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D55EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>（自生效日起不再支薪，如有更改請主管於更改處蓋章）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00782087" w:rsidTr="00471D07">
+      <w:tr w:rsidR="00782087" w14:paraId="2FA1CB3D" w14:textId="77777777" w:rsidTr="00D55EA7">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="476"/>
+          <w:trHeight w:val="538"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00782087" w:rsidRDefault="00782087">
+          <w:p w14:paraId="6A9D971B" w14:textId="77777777" w:rsidR="00782087" w:rsidRDefault="00782087">
             <w:pPr>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4741" w:type="pct"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00782087" w:rsidRPr="007C4DD3" w:rsidRDefault="00782087" w:rsidP="00574B8D">
+          <w:p w14:paraId="3ABAE9A2" w14:textId="730D4A98" w:rsidR="00782087" w:rsidRPr="00D55EA7" w:rsidRDefault="00782087" w:rsidP="00574B8D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>離職原因</w:t>
             </w:r>
-            <w:r w:rsidR="007C4DD3">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidR="007C4DD3" w:rsidRPr="00D55EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C4DD3">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00D55EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>□自請離職。</w:t>
             </w:r>
-            <w:r w:rsidR="00431B0B" w:rsidRPr="007C4DD3">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidR="00431B0B" w:rsidRPr="00D55EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>□代理期滿。</w:t>
             </w:r>
-            <w:r w:rsidRPr="007C4DD3">
-[...3 lines deleted...]
-                <w:szCs w:val="28"/>
+            <w:r w:rsidRPr="00D55EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>□其他，原因：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="007C4DD3">
-[...5 lines deleted...]
-              <w:t>＿＿＿＿＿＿＿＿＿＿＿</w:t>
+            <w:r w:rsidR="007C4DD3" w:rsidRPr="00D55EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>＿＿＿＿</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="007C4DD3">
-[...6 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="00D55EA7" w:rsidRPr="00D55EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidR="00D55EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D55EA7" w:rsidRPr="00D55EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D55EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D55EA7" w:rsidRPr="00D55EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="007C4DD3" w:rsidRPr="00D55EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>＿＿</w:t>
+            </w:r>
+            <w:r w:rsidR="007C4DD3" w:rsidRPr="00D55EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>＿＿＿＿＿</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F4448" w:rsidTr="00C83402">
+      <w:tr w:rsidR="005F4448" w14:paraId="2B120C74" w14:textId="77777777" w:rsidTr="00D55EA7">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="678"/>
+          <w:trHeight w:val="622"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4448" w:rsidRDefault="005F4448">
+          <w:p w14:paraId="6CFE9F66" w14:textId="77777777" w:rsidR="005F4448" w:rsidRDefault="005F4448">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2809" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4448" w:rsidRPr="00231942" w:rsidRDefault="005F4448" w:rsidP="00574B8D">
+          <w:p w14:paraId="7F360DC1" w14:textId="77777777" w:rsidR="005F4448" w:rsidRPr="00D55EA7" w:rsidRDefault="005F4448" w:rsidP="00574B8D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
-                <w:sz w:val="28"/>
-[...7 lines deleted...]
-                <w:szCs w:val="28"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55EA7">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>單位主管簽章</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1932" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4448" w:rsidRPr="002E3EF1" w:rsidRDefault="005F4448" w:rsidP="00574B8D">
+          <w:p w14:paraId="57BA8F23" w14:textId="77777777" w:rsidR="005F4448" w:rsidRPr="002E3EF1" w:rsidRDefault="005F4448" w:rsidP="00574B8D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E3EF1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（請加</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002E3EF1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>註</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="002E3EF1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>簽章日期）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231942" w:rsidTr="00C83402">
+      <w:tr w:rsidR="00231942" w14:paraId="39227C3C" w14:textId="77777777" w:rsidTr="00C46F09">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="697"/>
+          <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00231942">
+          <w:p w14:paraId="6E7496B4" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00231942">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2809" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231942" w:rsidRPr="00231942" w:rsidRDefault="00231942" w:rsidP="008E350E">
+          <w:p w14:paraId="09C66C0F" w14:textId="77777777" w:rsidR="00231942" w:rsidRPr="00D55EA7" w:rsidRDefault="00231942" w:rsidP="008E350E">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00231942">
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55EA7">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>一級單位主管簽章</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00231942" w:rsidRPr="00231942" w:rsidRDefault="00231942" w:rsidP="008E350E">
+          <w:p w14:paraId="1C2C27E2" w14:textId="77777777" w:rsidR="00231942" w:rsidRPr="00D55EA7" w:rsidRDefault="00231942" w:rsidP="008E350E">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
-                <w:sz w:val="28"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00231942">
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D55EA7">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
-                <w:sz w:val="28"/>
-                <w:szCs w:val="28"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>（所屬學院院長及處、室、館、中心主管）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1932" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w:rsidR="00231942" w:rsidRPr="002E3EF1" w:rsidRDefault="00231942" w:rsidP="007C4DD3">
+          <w:p w14:paraId="6502D7ED" w14:textId="77777777" w:rsidR="00231942" w:rsidRPr="002E3EF1" w:rsidRDefault="00231942" w:rsidP="007C4DD3">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E3EF1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（請加</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002E3EF1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>註</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="002E3EF1">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>簽章日期）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005F4448">
+      <w:tr w:rsidR="005F4448" w14:paraId="6142E148" w14:textId="77777777" w:rsidTr="00E45536">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="329"/>
+          <w:trHeight w:val="720"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4448" w:rsidRDefault="005F4448">
+          <w:p w14:paraId="7B04DB2A" w14:textId="77777777" w:rsidR="005F4448" w:rsidRDefault="005F4448">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4741" w:type="pct"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005F4448" w:rsidRDefault="005F4448">
-[...1 lines deleted...]
-              <w:spacing w:line="200" w:lineRule="exact"/>
+          <w:p w14:paraId="0DC3075B" w14:textId="675C49CF" w:rsidR="005F4448" w:rsidRDefault="00E45536" w:rsidP="00984789">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>註</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t>備</w:t>
+            </w:r>
+            <w:r w:rsidR="005F4448">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>：離職人員經管財物、承辦業務需辦妥移交後，並</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>註：</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidR="005F4448">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>離職人員經管財物、承辦業務需辦妥移交後，並</w:t>
+            </w:r>
+            <w:r w:rsidR="005F4448">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>經主管確認簽章後，方可開始申辦以下離職手續</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="005F4448">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="0458E481" w14:textId="10F83E57" w:rsidR="00E45536" w:rsidRDefault="00E45536" w:rsidP="00C14587">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:ind w:leftChars="270" w:left="870" w:hangingChars="101" w:hanging="222"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00C14587" w:rsidRPr="00C14587">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>為免影響權益，</w:t>
+            </w:r>
+            <w:r w:rsidR="00C14587" w:rsidRPr="00B95158">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>離職人員應於離職生效日前</w:t>
+            </w:r>
+            <w:r w:rsidR="00C14587" w:rsidRPr="00C14587">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00C14587" w:rsidRPr="00C14587">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>檢同奉准</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00C14587" w:rsidRPr="00C14587">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>文件影本</w:t>
+            </w:r>
+            <w:r w:rsidR="00C14587" w:rsidRPr="00C14587">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>及本</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00C14587" w:rsidRPr="00C14587">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>會辦單</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00C14587" w:rsidRPr="00C14587">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>，前往下列單位核章，辦妥離職手續，本表單正本送回人事室。</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231942" w:rsidTr="00C83402">
+      <w:tr w:rsidR="00231942" w14:paraId="6E67F8C5" w14:textId="77777777" w:rsidTr="00E45536">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="525"/>
+          <w:trHeight w:val="85"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="0068463B">
+          <w:p w14:paraId="5DC97EBE" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="0068463B">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>承 辦 單 位</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="0068463B">
+          <w:p w14:paraId="161014F8" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="0068463B">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(承辦人)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2080" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="0068463B">
+          <w:p w14:paraId="02012EB0" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="0068463B">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">申  辦 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">事 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>項</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="0068463B">
+          <w:p w14:paraId="0268B915" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="0068463B">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(完成項目請承辦人打勾)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1932" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="00231942">
+          <w:p w14:paraId="06911561" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="00231942">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>承辦人簽章</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="0068463B">
+          <w:p w14:paraId="06EDDDF0" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="0068463B">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>（請加</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>註</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>簽章日期）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00683303" w:rsidTr="00C83402">
+      <w:tr w:rsidR="00683303" w14:paraId="5CE28922" w14:textId="77777777" w:rsidTr="00C83402">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="602"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00683303" w:rsidRPr="00683303" w:rsidRDefault="00683303" w:rsidP="0068463B">
+          <w:p w14:paraId="25BF939E" w14:textId="77777777" w:rsidR="00683303" w:rsidRPr="00683303" w:rsidRDefault="00683303" w:rsidP="0068463B">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00683303">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>人事室</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="729" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00683303" w:rsidRPr="00683303" w:rsidRDefault="00FC3286" w:rsidP="009327BF">
+          <w:p w14:paraId="418EE1CD" w14:textId="77777777" w:rsidR="00683303" w:rsidRPr="00683303" w:rsidRDefault="00FC3286" w:rsidP="009327BF">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>黃鈺</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
@@ -1672,53 +1842,53 @@
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00683303" w:rsidRPr="00683303">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2080" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00683303" w:rsidRPr="00683303" w:rsidRDefault="009766ED" w:rsidP="009766ED">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w14:paraId="2179414D" w14:textId="77777777" w:rsidR="00683303" w:rsidRPr="00683303" w:rsidRDefault="009766ED" w:rsidP="00DE0148">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00683303">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>確認未休畢之特休假</w:t>
             </w:r>
             <w:r w:rsidR="008E350E">
@@ -1899,165 +2069,165 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008E350E">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1932" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00683303" w:rsidRDefault="00683303" w:rsidP="00683303">
+          <w:p w14:paraId="43CAF9EB" w14:textId="77777777" w:rsidR="00683303" w:rsidRDefault="00683303" w:rsidP="00683303">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD1D3B" w:rsidTr="00C83402">
+      <w:tr w:rsidR="00AD1D3B" w14:paraId="694C95DE" w14:textId="77777777" w:rsidTr="00C83402">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD1D3B" w:rsidRDefault="00AD1D3B" w:rsidP="00AD1D3B">
+          <w:p w14:paraId="79B3B23E" w14:textId="77777777" w:rsidR="00AD1D3B" w:rsidRDefault="00AD1D3B" w:rsidP="00AD1D3B">
             <w:pPr>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>總</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD1D3B" w:rsidRDefault="00AD1D3B" w:rsidP="00AD1D3B">
+          <w:p w14:paraId="7DC9ED01" w14:textId="77777777" w:rsidR="00AD1D3B" w:rsidRDefault="00AD1D3B" w:rsidP="00AD1D3B">
             <w:pPr>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>務</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w:rsidR="00AD1D3B" w:rsidRDefault="00AD1D3B" w:rsidP="00AD1D3B">
+          <w:p w14:paraId="46964290" w14:textId="77777777" w:rsidR="00AD1D3B" w:rsidRDefault="00AD1D3B" w:rsidP="00AD1D3B">
             <w:pPr>
               <w:spacing w:line="560" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>處</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="729" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD1D3B" w:rsidRDefault="00AD1D3B" w:rsidP="005B74F1">
+          <w:p w14:paraId="0D846A41" w14:textId="77777777" w:rsidR="00AD1D3B" w:rsidRDefault="00AD1D3B" w:rsidP="005B74F1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>出納組</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD1D3B" w:rsidRPr="00FD6BA3" w:rsidRDefault="008E350E" w:rsidP="00FD6BA3">
+          <w:p w14:paraId="2BECEE38" w14:textId="77777777" w:rsidR="00AD1D3B" w:rsidRPr="00FD6BA3" w:rsidRDefault="008E350E" w:rsidP="00FD6BA3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>陳小佩</w:t>
             </w:r>
             <w:r w:rsidR="00AD1D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
@@ -2083,51 +2253,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00AD1D3B">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2080" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD1D3B" w:rsidRDefault="00AD1D3B" w:rsidP="005B74F1">
+          <w:p w14:paraId="3B7BB36F" w14:textId="77777777" w:rsidR="00AD1D3B" w:rsidRDefault="00AD1D3B" w:rsidP="005B74F1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>追扣還</w:t>
@@ -2255,123 +2425,123 @@
                 <w:sz w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>日止）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1932" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AD1D3B" w:rsidRPr="00231942" w:rsidRDefault="00AD1D3B" w:rsidP="00190504">
+          <w:p w14:paraId="139F820B" w14:textId="77777777" w:rsidR="00AD1D3B" w:rsidRPr="00231942" w:rsidRDefault="00AD1D3B" w:rsidP="00190504">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231942" w:rsidTr="00C83402">
+      <w:tr w:rsidR="00231942" w14:paraId="1894C402" w14:textId="77777777" w:rsidTr="00C46F09">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="595"/>
+          <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00231942">
+          <w:p w14:paraId="3A1E567E" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00231942">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="729" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00330BDD" w:rsidRPr="00010952" w:rsidRDefault="00330BDD" w:rsidP="00330BDD">
+          <w:p w14:paraId="38E8E861" w14:textId="77777777" w:rsidR="00330BDD" w:rsidRPr="00010952" w:rsidRDefault="00330BDD" w:rsidP="00330BDD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00010952">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>保管</w:t>
             </w:r>
             <w:r w:rsidRPr="00010952">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>組</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00231942" w:rsidRPr="00010952" w:rsidRDefault="00C56EE7" w:rsidP="00330BDD">
+          <w:p w14:paraId="5A27AB73" w14:textId="77777777" w:rsidR="00231942" w:rsidRPr="00010952" w:rsidRDefault="00C56EE7" w:rsidP="00330BDD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>鄭</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>宥萓</w:t>
@@ -2390,161 +2560,161 @@
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>#8672</w:t>
             </w:r>
             <w:r w:rsidR="00C86E1F" w:rsidRPr="00010952">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2080" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231942" w:rsidRPr="00010952" w:rsidRDefault="00231942" w:rsidP="00C56EE7">
+          <w:p w14:paraId="3EE94F4B" w14:textId="77777777" w:rsidR="00231942" w:rsidRPr="00010952" w:rsidRDefault="00231942" w:rsidP="00C56EE7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="204" w:hangingChars="102" w:hanging="204"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00010952">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00C56EE7" w:rsidRPr="00010952">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>查詢無經管財物</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1932" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="00330BDD">
+          <w:p w14:paraId="1793B508" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="00330BDD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00330BDD" w:rsidTr="00C83402">
+      <w:tr w:rsidR="00330BDD" w14:paraId="107398F7" w14:textId="77777777" w:rsidTr="00C83402">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00330BDD" w:rsidRDefault="00330BDD">
+          <w:p w14:paraId="1E303AE0" w14:textId="77777777" w:rsidR="00330BDD" w:rsidRDefault="00330BDD">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="729" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00330BDD" w:rsidRPr="00010952" w:rsidRDefault="00330BDD" w:rsidP="00330BDD">
+          <w:p w14:paraId="3B4F550E" w14:textId="77777777" w:rsidR="00330BDD" w:rsidRPr="00010952" w:rsidRDefault="00330BDD" w:rsidP="00330BDD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00010952">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>保管</w:t>
             </w:r>
             <w:r w:rsidRPr="00010952">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>組</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00330BDD" w:rsidRPr="00010952" w:rsidRDefault="009766ED" w:rsidP="00C56EE7">
+          <w:p w14:paraId="6D7EBDF8" w14:textId="77777777" w:rsidR="00330BDD" w:rsidRPr="00010952" w:rsidRDefault="009766ED" w:rsidP="00C56EE7">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>洪慧珍</w:t>
             </w:r>
             <w:r w:rsidR="00330BDD" w:rsidRPr="00010952">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
@@ -2569,208 +2739,208 @@
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00330BDD" w:rsidRPr="00010952">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2080" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00330BDD" w:rsidRPr="00010952" w:rsidRDefault="00330BDD" w:rsidP="00330BDD">
+          <w:p w14:paraId="324AC2AA" w14:textId="77777777" w:rsidR="00330BDD" w:rsidRPr="00010952" w:rsidRDefault="00330BDD" w:rsidP="00330BDD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00010952">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidR="00C56EE7" w:rsidRPr="00010952">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>繳回借用物品</w:t>
             </w:r>
             <w:r w:rsidRPr="00010952">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　□未借用職務宿舍</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00330BDD" w:rsidRPr="00010952" w:rsidRDefault="00330BDD" w:rsidP="00330BDD">
+          <w:p w14:paraId="791AB910" w14:textId="77777777" w:rsidR="00330BDD" w:rsidRPr="00010952" w:rsidRDefault="00330BDD" w:rsidP="00330BDD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="204" w:hangingChars="102" w:hanging="204"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00010952">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□職務宿舍已完成</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00010952">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>退宿點</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00010952">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>交</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1932" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00330BDD" w:rsidRDefault="00330BDD" w:rsidP="00330BDD">
+          <w:p w14:paraId="113A9BB1" w14:textId="77777777" w:rsidR="00330BDD" w:rsidRDefault="00330BDD" w:rsidP="00330BDD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231942" w:rsidTr="00C83402">
+      <w:tr w:rsidR="00231942" w14:paraId="2322350B" w14:textId="77777777" w:rsidTr="00C46F09">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="581"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00231942">
+          <w:p w14:paraId="3DBFF008" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00231942">
             <w:pPr>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="729" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="00330BDD">
+          <w:p w14:paraId="07683482" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="00330BDD">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>文書</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>組</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00231942" w:rsidRDefault="002802C1" w:rsidP="00330BDD">
+          <w:p w14:paraId="43B30B49" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="002802C1" w:rsidP="00330BDD">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>許美娟</w:t>
             </w:r>
             <w:r w:rsidR="00883C71">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -2789,147 +2959,147 @@
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00883C71">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2080" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="00330BDD">
+          <w:p w14:paraId="46C4C1DE" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="00330BDD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="204" w:hangingChars="102" w:hanging="204"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□檔案歸還</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1932" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="00330BDD">
+          <w:p w14:paraId="054E2D08" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="00330BDD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231942" w:rsidTr="00C83402">
+      <w:tr w:rsidR="00231942" w14:paraId="0BF7FD99" w14:textId="77777777" w:rsidTr="00C46F09">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="608"/>
+          <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00231942">
+          <w:p w14:paraId="7259B61E" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00231942">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="729" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="00330BDD">
+          <w:p w14:paraId="76AC95E8" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="00330BDD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>中控室</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00431B0B" w:rsidP="00330BDD">
+          <w:p w14:paraId="55FFCC9B" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00431B0B" w:rsidP="00330BDD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>楊博安</w:t>
             </w:r>
             <w:r w:rsidR="00231942">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
@@ -2947,194 +3117,194 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r w:rsidR="00231942">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2080" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="00330BDD">
+          <w:p w14:paraId="515942BB" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="00330BDD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="204" w:hangingChars="102" w:hanging="204"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>教職員工證收回</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(含眷屬證)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1932" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="00330BDD">
+          <w:p w14:paraId="6861D367" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="00330BDD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="204" w:hangingChars="102" w:hanging="204"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231942" w:rsidTr="00C83402">
+      <w:tr w:rsidR="00231942" w14:paraId="757E3AB8" w14:textId="77777777" w:rsidTr="00C83402">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="00574B8D">
+          <w:p w14:paraId="43C88EA1" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="00574B8D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>圖資</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="00574B8D">
+          <w:p w14:paraId="00148B3D" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="00574B8D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>館</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="729" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="00330BDD">
+          <w:p w14:paraId="2F2E40FC" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="00330BDD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>典藏閱覽組</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00190504" w:rsidP="00330BDD">
+          <w:p w14:paraId="1C7FC244" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00190504" w:rsidP="00330BDD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>郭清利</w:t>
             </w:r>
             <w:r w:rsidR="00231942">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidR="00231942">
@@ -3143,171 +3313,171 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>#8721</w:t>
             </w:r>
             <w:r w:rsidR="00231942">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2080" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="00330BDD">
+          <w:p w14:paraId="6C4C6D16" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="00330BDD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="204" w:hangingChars="102" w:hanging="204"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□繳回借用書籍</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="00330BDD">
+          <w:p w14:paraId="4B01E2A6" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="00330BDD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□結清罰款</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1932" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="00330BDD">
+          <w:p w14:paraId="2260C54F" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00231942" w:rsidP="00330BDD">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="204" w:hangingChars="102" w:hanging="204"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231942" w:rsidTr="00C83402">
+      <w:tr w:rsidR="00231942" w14:paraId="6C58EEA1" w14:textId="77777777" w:rsidTr="00C83402">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00231942">
+          <w:p w14:paraId="069F8894" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00231942">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="729" w:type="pct"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00231942">
+          <w:p w14:paraId="31474040" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00231942">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>網路通訊組</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00AB23AF">
+          <w:p w14:paraId="1578B0B8" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00AB23AF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>林順德</w:t>
             </w:r>
             <w:r w:rsidR="00231942">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
@@ -3325,71 +3495,71 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>43</w:t>
             </w:r>
             <w:r w:rsidR="00231942">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2080" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00231942">
+          <w:p w14:paraId="522031AC" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00231942">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="204" w:hangingChars="102" w:hanging="204"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□辦理電子郵件帳號註銷</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00231942" w:rsidRDefault="007C4DD3">
+          <w:p w14:paraId="381E817B" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="007C4DD3">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="204" w:hangingChars="102" w:hanging="204"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00231942">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -3427,52 +3597,50 @@
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="008E350E">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C83402">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidR="00231942">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C83402">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidR="00231942">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
@@ -3480,76 +3648,76 @@
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1932" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00231942">
+          <w:p w14:paraId="055A180A" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00231942">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00231942" w:rsidTr="00C83402">
+      <w:tr w:rsidR="00231942" w14:paraId="12D278CB" w14:textId="77777777" w:rsidTr="00C83402">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="580"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231942" w:rsidRPr="0068616F" w:rsidRDefault="00231942" w:rsidP="0068616F">
+          <w:p w14:paraId="2AC77CC4" w14:textId="77777777" w:rsidR="00231942" w:rsidRPr="0068616F" w:rsidRDefault="00231942" w:rsidP="0068616F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="286" w:hangingChars="102" w:hanging="286"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0068616F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>主</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
@@ -3573,906 +3741,1085 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="0068616F">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>室</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2080" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00231942">
+          <w:p w14:paraId="420A42CB" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00231942">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:ind w:left="204" w:hangingChars="102" w:hanging="204"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□借支歸還</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1932" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00231942" w:rsidRDefault="00231942">
+          <w:p w14:paraId="1EB14C8D" w14:textId="77777777" w:rsidR="00231942" w:rsidRDefault="00231942">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00574B8D" w:rsidTr="008E350E">
+      <w:tr w:rsidR="00DB1738" w14:paraId="11CA3BBB" w14:textId="77777777" w:rsidTr="00DB1738">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="1472"/>
+          <w:trHeight w:val="1908"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00574B8D" w:rsidRDefault="00574B8D">
+          <w:p w14:paraId="2F70C6BC" w14:textId="77777777" w:rsidR="00DB1738" w:rsidRDefault="00DB1738">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>人事室</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="729" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00574B8D" w:rsidRPr="002802C1" w:rsidRDefault="002802C1" w:rsidP="002802C1">
+          <w:p w14:paraId="1484DC9D" w14:textId="77777777" w:rsidR="00DB1738" w:rsidRPr="002802C1" w:rsidRDefault="00DB1738" w:rsidP="002802C1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>鄭恩存</w:t>
             </w:r>
-            <w:r w:rsidR="00574B8D">
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
-            <w:r w:rsidR="00574B8D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>#880</w:t>
-[...9 lines deleted...]
-            <w:r w:rsidR="00574B8D">
+              <w:t>#8804</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="pct"/>
+            <w:tcW w:w="3184" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00F4039C" w:rsidRDefault="00574B8D" w:rsidP="00574B8D">
+          <w:p w14:paraId="48101CFF" w14:textId="449F1896" w:rsidR="00DB1738" w:rsidRDefault="00DB1738" w:rsidP="00574B8D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>開立服務</w:t>
+            </w:r>
             <w:r w:rsidRPr="00574B8D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>離職證明書：</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00574B8D" w:rsidRPr="00574B8D" w:rsidRDefault="00574B8D" w:rsidP="00574B8D">
+              <w:t>證明書</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>／</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574B8D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>離職證明書</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B10924">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(非自願離職者，由用人單位發給證明)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574B8D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D3531B0" w14:textId="798164CE" w:rsidR="00DB1738" w:rsidRPr="00574B8D" w:rsidRDefault="00DB1738" w:rsidP="00235908">
+            <w:pPr>
+              <w:spacing w:beforeLines="25" w:before="90" w:line="240" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00574B8D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>一、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00235908">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>不申請</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574B8D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>服務</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574B8D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>證明書</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>／</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574B8D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□離職證明書</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574B8D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>本人親自簽名：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574B8D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574B8D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CBFF89D" w14:textId="7C62E894" w:rsidR="00DB1738" w:rsidRPr="00574B8D" w:rsidRDefault="00DB1738" w:rsidP="00574B8D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00574B8D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>一、□不申請離職證明書　　本人親自簽名：</w:t>
+              <w:t>二、申</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00574B8D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>請□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>服務</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574B8D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>證明書</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>／</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574B8D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□離職證明書：</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="1" w:name="OLE_LINK1"/>
+            <w:r w:rsidRPr="0048307F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>下列請取方式，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048307F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>請</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00235908">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>擇</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00235908">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="EE0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>一</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0048307F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>勾選</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0048307F">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BB18A69" w14:textId="77777777" w:rsidR="00DB1738" w:rsidRPr="00574B8D" w:rsidRDefault="00DB1738" w:rsidP="009E74C9">
+            <w:pPr>
+              <w:spacing w:beforeLines="25" w:before="90" w:line="240" w:lineRule="exact"/>
+              <w:ind w:firstLineChars="50" w:firstLine="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00574B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574B8D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□親自領取，聯絡電話：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574B8D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">       </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B52BCB">
+              <w:t xml:space="preserve">　         </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00574B8D">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t xml:space="preserve">      </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00574B8D" w:rsidRPr="00574B8D" w:rsidRDefault="00574B8D" w:rsidP="00574B8D">
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05179CDD" w14:textId="77777777" w:rsidR="00DB1738" w:rsidRDefault="00DB1738" w:rsidP="009E74C9">
+            <w:pPr>
+              <w:spacing w:beforeLines="20" w:before="72" w:line="300" w:lineRule="exact"/>
+              <w:ind w:firstLineChars="50" w:firstLine="100"/>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00574B8D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574B8D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>索取電子檔，寄</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574B8D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>至：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574B8D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　    </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">         </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574B8D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B52BCB">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">@ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574B8D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">        </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574B8D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75E97F08" w14:textId="79F0FA52" w:rsidR="00DB1738" w:rsidRPr="00B52BCB" w:rsidRDefault="00DB1738" w:rsidP="00754AD9">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:leftChars="39" w:left="444" w:hangingChars="175" w:hanging="350"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
             <w:r w:rsidRPr="00574B8D">
               <w:rPr>
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
-[...6 lines deleted...]
-            <w:r w:rsidR="0048307F" w:rsidRPr="0048307F">
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00574B8D">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>索取紙本(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B52BCB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>(請擇</w:t>
+              <w:t>※請附回郵信封，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002959A2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>郵資請</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="0048307F" w:rsidRPr="0048307F">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="002959A2">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>一</w:t>
+              <w:t>盡量寬估</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidR="0048307F" w:rsidRPr="0048307F">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>勾選</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0048307F" w:rsidRPr="0048307F">
+              <w:t>(約28至36元)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002959A2">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>)</w:t>
-[...202 lines deleted...]
-              <w:t>索取紙本(</w:t>
+              <w:t>，郵資不足者將改以平信寄出或不予郵寄</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>，信封依郵局公告</w:t>
             </w:r>
             <w:r w:rsidRPr="00B52BCB">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:highlight w:val="yellow"/>
-[...33 lines deleted...]
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>信封書寫範例</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>填妥收件者、聯絡電話、郵遞區號及地址)</w:t>
             </w:r>
-            <w:bookmarkEnd w:id="2"/>
+            <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="893" w:type="pct"/>
+            <w:tcW w:w="828" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00574B8D" w:rsidRDefault="00574B8D">
+          <w:p w14:paraId="422B4A32" w14:textId="77777777" w:rsidR="00DB1738" w:rsidRDefault="00DB1738" w:rsidP="00DB1738">
             <w:pPr>
               <w:widowControl/>
-              <w:rPr>
-[...8 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="286" w:hangingChars="102" w:hanging="286"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00574B8D" w:rsidTr="008E350E">
+      <w:tr w:rsidR="00574B8D" w14:paraId="1F58A798" w14:textId="77777777" w:rsidTr="00E45536">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="630"/>
+          <w:trHeight w:hRule="exact" w:val="584"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00574B8D" w:rsidRDefault="00574B8D" w:rsidP="00574B8D">
+          <w:p w14:paraId="16622710" w14:textId="77777777" w:rsidR="00574B8D" w:rsidRDefault="00574B8D" w:rsidP="00574B8D">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="729" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00574B8D" w:rsidRDefault="009B59A5" w:rsidP="00574B8D">
+          <w:p w14:paraId="4E815825" w14:textId="77777777" w:rsidR="00574B8D" w:rsidRPr="00C46F09" w:rsidRDefault="009B59A5" w:rsidP="00574B8D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C46F09">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>何若</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C46F09">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>菱</w:t>
+            </w:r>
+            <w:r w:rsidR="00574B8D" w:rsidRPr="00C46F09">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00574B8D" w:rsidRPr="00C46F09">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>#</w:t>
+            </w:r>
+            <w:r w:rsidR="00574B8D" w:rsidRPr="00C46F09">
+              <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-[...39 lines deleted...]
-              </w:rPr>
               <w:t>8803</w:t>
             </w:r>
-            <w:r w:rsidR="00574B8D">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00574B8D" w:rsidRPr="00C46F09">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1429" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00574B8D" w:rsidRDefault="00574B8D" w:rsidP="00574B8D">
-[...1 lines deleted...]
-              <w:spacing w:line="240" w:lineRule="exact"/>
+          <w:p w14:paraId="74D76A00" w14:textId="5EEC47BC" w:rsidR="00574B8D" w:rsidRDefault="00574B8D" w:rsidP="00235908">
+            <w:pPr>
+              <w:spacing w:line="220" w:lineRule="exact"/>
               <w:ind w:left="204" w:hangingChars="102" w:hanging="204"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□辦理勞保、健保（</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>眷</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>保）轉出</w:t>
-            </w:r>
-[...18 lines deleted...]
-              <w:t>（繳交身分證正反面影本一份）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1690" w:type="pct"/>
+            <w:tcW w:w="1755" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00574B8D" w:rsidRPr="00231942" w:rsidRDefault="00574B8D" w:rsidP="00574B8D">
+          <w:p w14:paraId="070A66C8" w14:textId="77777777" w:rsidR="00574B8D" w:rsidRPr="00231942" w:rsidRDefault="00574B8D" w:rsidP="00574B8D">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00231942">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>勞保、健保扣繳至</w:t>
             </w:r>
+            <w:r w:rsidRPr="00C46F09">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
             <w:r w:rsidRPr="00231942">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>年</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C46F09">
+              <w:rPr>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidRPr="00231942">
-[...16 lines deleted...]
-            <w:r w:rsidRPr="00231942">
+            <w:r w:rsidRPr="00C46F09">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
-            <w:r w:rsidRPr="00231942">
+            <w:r w:rsidRPr="00C46F09">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:r w:rsidRPr="00231942">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>日止</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="893" w:type="pct"/>
+            <w:tcW w:w="828" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00574B8D" w:rsidRDefault="00574B8D" w:rsidP="00574B8D">
+          <w:p w14:paraId="3515C5F9" w14:textId="77777777" w:rsidR="00574B8D" w:rsidRDefault="00574B8D" w:rsidP="00574B8D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00574B8D" w:rsidTr="008E350E">
+      <w:tr w:rsidR="00574B8D" w14:paraId="44A66DF8" w14:textId="77777777" w:rsidTr="00E45536">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="599"/>
+          <w:trHeight w:val="566"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="259" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00574B8D" w:rsidRDefault="00574B8D" w:rsidP="00574B8D">
+          <w:p w14:paraId="2722264C" w14:textId="77777777" w:rsidR="00574B8D" w:rsidRDefault="00574B8D" w:rsidP="00574B8D">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="729" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="003357FE" w:rsidRPr="002802C1" w:rsidRDefault="00574B8D" w:rsidP="002802C1">
+          <w:p w14:paraId="6423EE4D" w14:textId="77777777" w:rsidR="003357FE" w:rsidRPr="002802C1" w:rsidRDefault="00574B8D" w:rsidP="002802C1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>吳雅婷</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
@@ -4482,235 +4829,123 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>#880</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3119" w:type="pct"/>
+            <w:tcW w:w="3184" w:type="pct"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00574B8D" w:rsidRPr="00DD5497" w:rsidRDefault="00574B8D" w:rsidP="00574B8D">
+          <w:p w14:paraId="5179DEC2" w14:textId="77777777" w:rsidR="00574B8D" w:rsidRPr="00DD5497" w:rsidRDefault="00574B8D" w:rsidP="00574B8D">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>□繳交離職</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>會辦單</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>，始完成離職手續　□職章　□辦理高大人事系統帳號註銷</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="893" w:type="pct"/>
+            <w:tcW w:w="828" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
-[...25 lines deleted...]
-              <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00574B8D" w:rsidRPr="00295C37" w:rsidRDefault="00574B8D" w:rsidP="00574B8D">
-[...2 lines deleted...]
-              <w:ind w:left="1200" w:hangingChars="600" w:hanging="1200"/>
+          <w:p w14:paraId="4B6389B3" w14:textId="77777777" w:rsidR="00574B8D" w:rsidRDefault="00574B8D" w:rsidP="00574B8D">
+            <w:pPr>
+              <w:spacing w:line="300" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
-[...87 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005F4448" w:rsidRPr="003B2056" w:rsidRDefault="005F4448" w:rsidP="003B2056">
-[...1 lines deleted...]
-        <w:spacing w:beforeLines="100" w:before="360" w:line="240" w:lineRule="exact"/>
+    <w:p w14:paraId="461BD7C1" w14:textId="02562349" w:rsidR="005F4448" w:rsidRPr="003B2056" w:rsidRDefault="005F4448" w:rsidP="002959A2">
+      <w:pPr>
+        <w:spacing w:beforeLines="80" w:before="288" w:line="240" w:lineRule="exact"/>
         <w:ind w:firstLineChars="1350" w:firstLine="3780"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="003B2056">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="003B2056" w:rsidRPr="003B2056">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4759,70 +4994,70 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="003B2056">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>_________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005F4448" w:rsidRPr="003B2056" w:rsidSect="0081177E">
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="360" w:right="567" w:bottom="0" w:left="567" w:header="624" w:footer="624" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00952949" w:rsidRDefault="00952949">
+    <w:p w14:paraId="0F54E108" w14:textId="77777777" w:rsidR="00CA0707" w:rsidRDefault="00CA0707">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00952949" w:rsidRDefault="00952949">
+    <w:p w14:paraId="125874EA" w14:textId="77777777" w:rsidR="00CA0707" w:rsidRDefault="00CA0707">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
@@ -4840,70 +5075,70 @@
   <w:font w:name="華康隸書體W5">
     <w:altName w:val="微軟正黑體"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000000" w:usb1="28091800" w:usb2="00000016" w:usb3="00000000" w:csb0="00100000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00952949" w:rsidRDefault="00952949">
+    <w:p w14:paraId="4DEBE693" w14:textId="77777777" w:rsidR="00CA0707" w:rsidRDefault="00CA0707">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00952949" w:rsidRDefault="00952949">
+    <w:p w14:paraId="1694BF08" w14:textId="77777777" w:rsidR="00CA0707" w:rsidRDefault="00CA0707">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1382209C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1DAC9AA"/>
     <w:lvl w:ilvl="0" w:tplc="BC3AAB3E">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6258,313 +6493,354 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="949966895">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="25059031">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1912931390">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1354842572">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1467897181">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="487326302">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="2099859931">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1038890852">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="343752448">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="2514584">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005B74F1"/>
     <w:rsid w:val="0000423D"/>
     <w:rsid w:val="00010952"/>
     <w:rsid w:val="00080134"/>
+    <w:rsid w:val="00081BE2"/>
     <w:rsid w:val="00092707"/>
     <w:rsid w:val="0009319D"/>
     <w:rsid w:val="000D0E20"/>
     <w:rsid w:val="000D457D"/>
     <w:rsid w:val="00102AB0"/>
     <w:rsid w:val="0011098A"/>
     <w:rsid w:val="00161F10"/>
     <w:rsid w:val="00165FE5"/>
     <w:rsid w:val="00175795"/>
     <w:rsid w:val="00184AAD"/>
     <w:rsid w:val="00190504"/>
+    <w:rsid w:val="001C29CE"/>
     <w:rsid w:val="001E1888"/>
     <w:rsid w:val="001E1DED"/>
     <w:rsid w:val="001E4A73"/>
     <w:rsid w:val="001E6CC2"/>
     <w:rsid w:val="00204D96"/>
     <w:rsid w:val="00206F4B"/>
+    <w:rsid w:val="00213545"/>
     <w:rsid w:val="002139E4"/>
     <w:rsid w:val="00223827"/>
     <w:rsid w:val="00231942"/>
+    <w:rsid w:val="00235908"/>
     <w:rsid w:val="00237023"/>
     <w:rsid w:val="0024503D"/>
+    <w:rsid w:val="002512CF"/>
     <w:rsid w:val="00275F0F"/>
     <w:rsid w:val="002802C1"/>
     <w:rsid w:val="002902C0"/>
+    <w:rsid w:val="00290D12"/>
+    <w:rsid w:val="002959A2"/>
     <w:rsid w:val="002B0067"/>
     <w:rsid w:val="002C0A07"/>
     <w:rsid w:val="002D0052"/>
     <w:rsid w:val="002D4B07"/>
     <w:rsid w:val="002E3EF1"/>
     <w:rsid w:val="002F380A"/>
     <w:rsid w:val="00305891"/>
     <w:rsid w:val="00306A8D"/>
     <w:rsid w:val="003075F6"/>
     <w:rsid w:val="003167CB"/>
     <w:rsid w:val="00330BDD"/>
     <w:rsid w:val="003357FE"/>
     <w:rsid w:val="00343819"/>
     <w:rsid w:val="0035340D"/>
     <w:rsid w:val="003673C1"/>
     <w:rsid w:val="00387F89"/>
     <w:rsid w:val="003A0094"/>
+    <w:rsid w:val="003A0FA7"/>
+    <w:rsid w:val="003A3929"/>
     <w:rsid w:val="003A4200"/>
     <w:rsid w:val="003B2056"/>
     <w:rsid w:val="003C741A"/>
+    <w:rsid w:val="003C7866"/>
+    <w:rsid w:val="00413BAC"/>
     <w:rsid w:val="00431B0B"/>
+    <w:rsid w:val="004378B8"/>
+    <w:rsid w:val="00445BDD"/>
     <w:rsid w:val="004542F4"/>
+    <w:rsid w:val="00466395"/>
     <w:rsid w:val="00471D07"/>
     <w:rsid w:val="0048307F"/>
     <w:rsid w:val="00507994"/>
     <w:rsid w:val="00516D9F"/>
     <w:rsid w:val="005201B7"/>
     <w:rsid w:val="00545E36"/>
     <w:rsid w:val="0055142C"/>
     <w:rsid w:val="00574B8D"/>
+    <w:rsid w:val="00574F40"/>
+    <w:rsid w:val="00583D2E"/>
+    <w:rsid w:val="00590C67"/>
+    <w:rsid w:val="005A653E"/>
     <w:rsid w:val="005B74F1"/>
     <w:rsid w:val="005B7C60"/>
     <w:rsid w:val="005D1ED0"/>
     <w:rsid w:val="005E6C4A"/>
     <w:rsid w:val="005F28B2"/>
     <w:rsid w:val="005F4448"/>
     <w:rsid w:val="00600878"/>
     <w:rsid w:val="006126C4"/>
     <w:rsid w:val="00625E57"/>
     <w:rsid w:val="00640E65"/>
     <w:rsid w:val="00652050"/>
     <w:rsid w:val="00683303"/>
     <w:rsid w:val="0068463B"/>
+    <w:rsid w:val="006851D7"/>
     <w:rsid w:val="0068616F"/>
     <w:rsid w:val="006A07E5"/>
     <w:rsid w:val="006E7192"/>
     <w:rsid w:val="00720FB1"/>
     <w:rsid w:val="007349D1"/>
+    <w:rsid w:val="00754AD9"/>
+    <w:rsid w:val="007566C9"/>
     <w:rsid w:val="00776E23"/>
     <w:rsid w:val="00782087"/>
     <w:rsid w:val="00784CD1"/>
     <w:rsid w:val="00785A68"/>
+    <w:rsid w:val="007B2E53"/>
     <w:rsid w:val="007B4DB8"/>
     <w:rsid w:val="007C4DD3"/>
     <w:rsid w:val="007D18CE"/>
     <w:rsid w:val="008061EB"/>
     <w:rsid w:val="0081177E"/>
     <w:rsid w:val="00820901"/>
     <w:rsid w:val="00841A3E"/>
     <w:rsid w:val="00883C71"/>
     <w:rsid w:val="00890B02"/>
     <w:rsid w:val="00894AE3"/>
     <w:rsid w:val="008B7340"/>
     <w:rsid w:val="008D576D"/>
     <w:rsid w:val="008E350E"/>
     <w:rsid w:val="008E3754"/>
     <w:rsid w:val="00910FDA"/>
     <w:rsid w:val="009327BF"/>
     <w:rsid w:val="00952949"/>
     <w:rsid w:val="0096112F"/>
     <w:rsid w:val="009659AA"/>
     <w:rsid w:val="009766ED"/>
+    <w:rsid w:val="009772B7"/>
     <w:rsid w:val="00984430"/>
+    <w:rsid w:val="00984789"/>
     <w:rsid w:val="009A5D96"/>
     <w:rsid w:val="009B59A5"/>
     <w:rsid w:val="009C0E13"/>
     <w:rsid w:val="009E025D"/>
+    <w:rsid w:val="009E74C9"/>
     <w:rsid w:val="009F702E"/>
     <w:rsid w:val="00A37739"/>
     <w:rsid w:val="00A95001"/>
     <w:rsid w:val="00AB1F36"/>
     <w:rsid w:val="00AB23AF"/>
+    <w:rsid w:val="00AC1C9D"/>
     <w:rsid w:val="00AD1D3B"/>
+    <w:rsid w:val="00B06375"/>
+    <w:rsid w:val="00B10924"/>
+    <w:rsid w:val="00B177C2"/>
     <w:rsid w:val="00B52BCB"/>
     <w:rsid w:val="00B76163"/>
+    <w:rsid w:val="00B81BCC"/>
+    <w:rsid w:val="00B95158"/>
+    <w:rsid w:val="00BC51C4"/>
     <w:rsid w:val="00C02A23"/>
+    <w:rsid w:val="00C14587"/>
+    <w:rsid w:val="00C46F09"/>
     <w:rsid w:val="00C56EE7"/>
     <w:rsid w:val="00C83402"/>
     <w:rsid w:val="00C86E1F"/>
+    <w:rsid w:val="00CA0707"/>
     <w:rsid w:val="00CA0FCF"/>
     <w:rsid w:val="00CA40CB"/>
     <w:rsid w:val="00CC1AC3"/>
     <w:rsid w:val="00D25142"/>
     <w:rsid w:val="00D51646"/>
+    <w:rsid w:val="00D55EA7"/>
     <w:rsid w:val="00D576B7"/>
     <w:rsid w:val="00D74403"/>
     <w:rsid w:val="00D74998"/>
     <w:rsid w:val="00D76690"/>
     <w:rsid w:val="00D94C6F"/>
     <w:rsid w:val="00DB13BB"/>
+    <w:rsid w:val="00DB1738"/>
     <w:rsid w:val="00DC746F"/>
     <w:rsid w:val="00DD5497"/>
+    <w:rsid w:val="00DE0148"/>
     <w:rsid w:val="00E21F91"/>
+    <w:rsid w:val="00E45536"/>
     <w:rsid w:val="00E570AD"/>
     <w:rsid w:val="00E746C9"/>
     <w:rsid w:val="00E75292"/>
+    <w:rsid w:val="00E83615"/>
     <w:rsid w:val="00E95F84"/>
     <w:rsid w:val="00EB39AF"/>
     <w:rsid w:val="00EC3D46"/>
     <w:rsid w:val="00ED421A"/>
     <w:rsid w:val="00EE4D92"/>
     <w:rsid w:val="00F07F79"/>
     <w:rsid w:val="00F22541"/>
     <w:rsid w:val="00F400F6"/>
     <w:rsid w:val="00F4039C"/>
     <w:rsid w:val="00F432F6"/>
     <w:rsid w:val="00F86BE6"/>
+    <w:rsid w:val="00F90663"/>
     <w:rsid w:val="00FA24FD"/>
     <w:rsid w:val="00FC3286"/>
     <w:rsid w:val="00FD6BA3"/>
     <w:rsid w:val="00FF0E9F"/>
     <w:rsid w:val="00FF7AC1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1773428F"/>
+  <w14:docId w14:val="164503FB"/>
   <w15:docId w15:val="{5072C0A7-8C6F-4640-B9F5-9E8BCC8AF9F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6887,50 +7163,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
@@ -6971,51 +7248,51 @@
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -7246,52 +7523,52 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>208</Words>
-  <Characters>1189</Characters>
+  <Words>216</Words>
+  <Characters>1234</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
+  <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Sky123.Org</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1395</CharactersWithSpaces>
+  <CharactersWithSpaces>1448</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>國立高雄大學人事室_教職員離職會辦單(教、公、助)</dc:title>
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>