--- v0 (2025-10-30)
+++ v1 (2026-06-20)
@@ -1,50 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F15359" w:rsidRPr="000C1F46" w:rsidRDefault="00673928" w:rsidP="009A6505">
+    <w:p w14:paraId="3E36B1A6" w14:textId="77777777" w:rsidR="00F15359" w:rsidRPr="000C1F46" w:rsidRDefault="00673928" w:rsidP="009A6505">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C1F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>國立高雄</w:t>
       </w:r>
       <w:r w:rsidR="00F15359" w:rsidRPr="000C1F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -57,176 +59,176 @@
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidR="006D71B2" w:rsidRPr="000C1F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>專任教師</w:t>
       </w:r>
       <w:r w:rsidRPr="000C1F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00992ADD" w:rsidRPr="000C1F46" w:rsidRDefault="00992ADD" w:rsidP="002553D2">
+    <w:p w14:paraId="5349F2C3" w14:textId="77777777" w:rsidR="00992ADD" w:rsidRPr="000C1F46" w:rsidRDefault="00992ADD" w:rsidP="002553D2">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C1F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>一、</w:t>
       </w:r>
       <w:r w:rsidRPr="000C1F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>誠摯</w:t>
       </w:r>
       <w:r w:rsidRPr="000C1F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>歡迎您加入高雄大學大家庭，</w:t>
       </w:r>
       <w:r w:rsidRPr="000C1F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>成為高大人！</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00992ADD" w:rsidRPr="000C1F46" w:rsidRDefault="00992ADD" w:rsidP="00844EEA">
+    <w:p w14:paraId="56F30B4A" w14:textId="77777777" w:rsidR="00992ADD" w:rsidRPr="000C1F46" w:rsidRDefault="00992ADD" w:rsidP="00844EEA">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:ind w:leftChars="1" w:left="568" w:hangingChars="202" w:hanging="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C1F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>二、為利您儘速瞭解本校各組室業務、設施設備概況及個人權益事項，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="000C1F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>臚</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="000C1F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>列重要事項如下，請詳細閱讀後簽名。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="10300" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1936"/>
         <w:gridCol w:w="8364"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w:rsidTr="000904A3">
+      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w14:paraId="4CDF328A" w14:textId="77777777" w:rsidTr="000904A3">
         <w:trPr>
           <w:trHeight w:val="256"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="002553D2">
+          <w:p w14:paraId="4504F7AA" w14:textId="77777777" w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="002553D2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>報到地點</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="003D5D40">
+          <w:p w14:paraId="6A9E102B" w14:textId="77777777" w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="003D5D40">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>高雄市楠梓區高雄大學路</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>700</w:t>
             </w:r>
@@ -245,86 +247,86 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>大樓南棟</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>樓人事室。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w:rsidTr="000904A3">
+      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w14:paraId="460F735B" w14:textId="77777777" w:rsidTr="000904A3">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="002553D2">
+          <w:p w14:paraId="29A2A7B5" w14:textId="77777777" w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="002553D2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>報到時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="003D5D40">
+          <w:p w14:paraId="6008A0D8" w14:textId="77777777" w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="003D5D40">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>收到到職通知</w:t>
             </w:r>
             <w:r w:rsidR="009F67F7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>函</w:t>
             </w:r>
@@ -407,200 +409,200 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>日）。</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w:rsidTr="000904A3">
+      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w14:paraId="5531C657" w14:textId="77777777" w:rsidTr="000904A3">
         <w:trPr>
           <w:trHeight w:val="357"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="002553D2">
+          <w:p w14:paraId="59C951AF" w14:textId="77777777" w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="002553D2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>填寫表件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="003D5D40">
+          <w:p w14:paraId="1B4F886F" w14:textId="77777777" w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="003D5D40">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>詳如附件『專任』教師　到職</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>會辦單</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w:rsidTr="000904A3">
+      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w14:paraId="7DF16D03" w14:textId="77777777" w:rsidTr="000904A3">
         <w:trPr>
           <w:trHeight w:val="769"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="002553D2">
+          <w:p w14:paraId="7192E466" w14:textId="77777777" w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="002553D2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>請假</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00844EEA" w:rsidP="003D5D40">
+          <w:p w14:paraId="2B51135E" w14:textId="77777777" w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00844EEA" w:rsidP="003D5D40">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="8" w:left="582" w:hangingChars="201" w:hanging="563"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>一、</w:t>
             </w:r>
             <w:r w:rsidR="00534BA3" w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>請假天數簡明表及相關規定。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="000C19BD" w:rsidP="003D5D40">
+          <w:p w14:paraId="6060CFCB" w14:textId="77777777" w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="000C19BD" w:rsidP="003D5D40">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="8" w:left="582" w:hangingChars="201" w:hanging="563"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidR="00534BA3" w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>（請</w:t>
@@ -634,51 +636,51 @@
             <w:r w:rsidR="00534BA3" w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>教師法規＞</w:t>
             </w:r>
             <w:r w:rsidR="00534BA3" w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>差假、休假研究、進修</w:t>
             </w:r>
             <w:r w:rsidR="00534BA3" w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>，查閱「國立高雄大學教師、公務人員與行政人員差假規定一覽表」及「教師請假規則」）</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00844EEA" w:rsidRPr="000C1F46" w:rsidRDefault="00844EEA" w:rsidP="003D5D40">
+          <w:p w14:paraId="7D1085FE" w14:textId="77777777" w:rsidR="00844EEA" w:rsidRPr="000C1F46" w:rsidRDefault="00844EEA" w:rsidP="003D5D40">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="8" w:left="582" w:hangingChars="201" w:hanging="563"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>二、差勤系統</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
@@ -746,217 +748,217 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>請先詳閱操作說明</w:t>
             </w:r>
             <w:r w:rsidR="000C19BD" w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w:rsidTr="000904A3">
+      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w14:paraId="59CAFBF8" w14:textId="77777777" w:rsidTr="000904A3">
         <w:trPr>
           <w:trHeight w:val="147"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="002553D2">
+          <w:p w14:paraId="31F00327" w14:textId="77777777" w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="002553D2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>兼職、兼課</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="003D5D40">
+          <w:p w14:paraId="5FB5BAC5" w14:textId="77777777" w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="003D5D40">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>應事先以書面報經學校核准，屆時請依規定完成請假手續。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w:rsidTr="000904A3">
+      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w14:paraId="4D7D5F39" w14:textId="77777777" w:rsidTr="000904A3">
         <w:trPr>
           <w:trHeight w:val="275"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="002553D2">
+          <w:p w14:paraId="5B314238" w14:textId="77777777" w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="002553D2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="5"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>出國講學、研究、進修</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="003D5D40">
+          <w:p w14:paraId="0BC6321E" w14:textId="77777777" w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="003D5D40">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="5"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>教師連續專任滿</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>年以上（講學部分須助理教授級以上）得申請。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w:rsidTr="000904A3">
+      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w14:paraId="6A3EF12E" w14:textId="77777777" w:rsidTr="000904A3">
         <w:trPr>
           <w:trHeight w:val="611"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="002553D2">
+          <w:p w14:paraId="5DBADBA2" w14:textId="77777777" w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="002553D2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:leftChars="2" w:left="804" w:hangingChars="285" w:hanging="799"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>休假研究</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00844EEA" w:rsidP="003D5D40">
+          <w:p w14:paraId="6488AC18" w14:textId="77777777" w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00844EEA" w:rsidP="003D5D40">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="6"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>教授服務滿</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
@@ -990,220 +992,220 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>年以上</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>，得申請休假從事本校核准之學術研究工作。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w:rsidTr="000904A3">
+      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w14:paraId="5B13937D" w14:textId="77777777" w:rsidTr="000904A3">
         <w:trPr>
           <w:trHeight w:val="357"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="002553D2">
+          <w:p w14:paraId="0BB75119" w14:textId="77777777" w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="002553D2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:leftChars="2" w:left="804" w:hangingChars="285" w:hanging="799"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>敘薪</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="003D5D40">
+          <w:p w14:paraId="12AEE854" w14:textId="77777777" w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="003D5D40">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="2" w:left="803" w:hangingChars="285" w:hanging="798"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>教師依教師待遇條例、教師職前年資</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>採</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>敘辦法辦理敘薪及提敘。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w:rsidTr="009F67F7">
+      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w14:paraId="65EDC99D" w14:textId="77777777" w:rsidTr="009F67F7">
         <w:trPr>
           <w:trHeight w:val="302"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="002553D2">
+          <w:p w14:paraId="190E0C5D" w14:textId="77777777" w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="002553D2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:leftChars="2" w:left="804" w:hangingChars="285" w:hanging="799"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>升等</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="009F67F7">
+          <w:p w14:paraId="4AFCF91E" w14:textId="77777777" w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="009F67F7">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>依本校教師升等辦法辦理。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w:rsidTr="000904A3">
+      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w14:paraId="55EFAD4A" w14:textId="77777777" w:rsidTr="000904A3">
         <w:trPr>
           <w:trHeight w:val="404"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00804162" w:rsidRPr="000C1F46" w:rsidRDefault="00804162" w:rsidP="002553D2">
+          <w:p w14:paraId="6E5C8471" w14:textId="77777777" w:rsidR="00804162" w:rsidRPr="000C1F46" w:rsidRDefault="00804162" w:rsidP="002553D2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="1130" w:hangingChars="403" w:hanging="1130"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>限期升等</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00804162" w:rsidRPr="000C1F46" w:rsidRDefault="00804162" w:rsidP="003D5D40">
+          <w:p w14:paraId="6E51DF48" w14:textId="77777777" w:rsidR="00804162" w:rsidRPr="000C1F46" w:rsidRDefault="00804162" w:rsidP="003D5D40">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>94</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
@@ -1268,87 +1270,87 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>年且仍得申請升等；至第</w:t>
             </w:r>
             <w:r w:rsidR="00DC1234" w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>年仍未通過者，經各級教師評審委員會審議通過後，不予續聘。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w:rsidTr="000904A3">
+      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w14:paraId="59D07181" w14:textId="77777777" w:rsidTr="000904A3">
         <w:trPr>
           <w:trHeight w:val="404"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="002553D2">
+          <w:p w14:paraId="66D7CB85" w14:textId="77777777" w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="002553D2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:ind w:left="1130" w:hangingChars="403" w:hanging="1130"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>教師評鑑</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="003D5D40">
+          <w:p w14:paraId="7FA78CC6" w14:textId="77777777" w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="003D5D40">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>教師應於任職後滿</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
@@ -1405,86 +1407,86 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>年接受</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>次評鑑。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w:rsidTr="000904A3">
+      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w14:paraId="57E040EB" w14:textId="77777777" w:rsidTr="000904A3">
         <w:trPr>
           <w:trHeight w:val="62"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="002553D2">
+          <w:p w14:paraId="2C9F3928" w14:textId="77777777" w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="002553D2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公教人員儲蓄存款</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="003D5D40">
+          <w:p w14:paraId="73607E75" w14:textId="77777777" w:rsidR="00534BA3" w:rsidRPr="000C1F46" w:rsidRDefault="00534BA3" w:rsidP="003D5D40">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>至總務處出納組申請開立優惠存款專戶，將由每月薪資中代扣最高</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
@@ -1493,264 +1495,262 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>萬元存入專戶。公教存款每人存款最高限額為</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>70</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>萬元。利率按郵局二年期定期儲蓄存款固定利率計息。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w:rsidTr="000904A3">
+      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w14:paraId="0B5D55C0" w14:textId="77777777" w:rsidTr="000904A3">
         <w:trPr>
           <w:trHeight w:val="354"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00602DC7" w:rsidRPr="000C1F46" w:rsidRDefault="000904A3" w:rsidP="00157963">
+          <w:p w14:paraId="51275F4C" w14:textId="77777777" w:rsidR="00602DC7" w:rsidRPr="000C1F46" w:rsidRDefault="000904A3" w:rsidP="00157963">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>健康福祉</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000904A3" w:rsidRPr="008125CE" w:rsidRDefault="000904A3" w:rsidP="000904A3">
+          <w:p w14:paraId="6E7FBDF9" w14:textId="77777777" w:rsidR="000904A3" w:rsidRPr="008125CE" w:rsidRDefault="000904A3" w:rsidP="000904A3">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008125CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>報到時繳交體格檢查報告正本</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r w:rsidRPr="008125CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>有疑問請洽學</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008125CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>務處衛</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008125CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>保組。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000904A3" w:rsidRDefault="000904A3" w:rsidP="000904A3">
+          <w:p w14:paraId="35A7F1B8" w14:textId="77777777" w:rsidR="000904A3" w:rsidRDefault="000904A3" w:rsidP="000904A3">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>在職服務</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>期間，</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>為使以健康身心投入工作，本校提供下列服務</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000904A3" w:rsidRDefault="000904A3" w:rsidP="000904A3">
+          <w:p w14:paraId="06F0E7DB" w14:textId="77777777" w:rsidR="000904A3" w:rsidRDefault="000904A3" w:rsidP="000904A3">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>員工協助方案：詳細內容請洽人事室</w:t>
             </w:r>
             <w:r w:rsidRPr="008125CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000904A3" w:rsidRDefault="000904A3" w:rsidP="000904A3">
+          <w:p w14:paraId="62FB5F06" w14:textId="77777777" w:rsidR="000904A3" w:rsidRDefault="000904A3" w:rsidP="000904A3">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E21BB4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>教職員工社團設立實施要點</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>：詳細內容請洽人事室</w:t>
             </w:r>
             <w:r w:rsidRPr="008125CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="000904A3" w:rsidRDefault="000904A3" w:rsidP="000904A3">
+          <w:p w14:paraId="6079584C" w14:textId="77777777" w:rsidR="000904A3" w:rsidRDefault="000904A3" w:rsidP="000904A3">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008125CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>執行職務遭受不法侵害預防管理計畫</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1765,478 +1765,588 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>務</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>處</w:t>
             </w:r>
             <w:r w:rsidRPr="008125CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00602DC7" w:rsidRPr="000904A3" w:rsidRDefault="000904A3" w:rsidP="000904A3">
+          <w:p w14:paraId="2A3D43C3" w14:textId="77777777" w:rsidR="00602DC7" w:rsidRPr="000904A3" w:rsidRDefault="000904A3" w:rsidP="000904A3">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000904A3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>其他</w:t>
             </w:r>
             <w:r w:rsidRPr="000904A3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>生日禮券、生活津貼、公保給付、團體保險、文康活動及各類特約商店等</w:t>
             </w:r>
             <w:r w:rsidRPr="000904A3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r w:rsidRPr="000904A3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>請至人事室網站＞福利專區，查閱相關資訊</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w:rsidTr="000904A3">
+      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w14:paraId="5EAEE610" w14:textId="77777777" w:rsidTr="000904A3">
         <w:trPr>
           <w:trHeight w:val="354"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00602DC7" w:rsidRPr="000C1F46" w:rsidRDefault="00602DC7" w:rsidP="002553D2">
+          <w:p w14:paraId="16AF6C49" w14:textId="77777777" w:rsidR="00602DC7" w:rsidRPr="000C1F46" w:rsidRDefault="00602DC7" w:rsidP="002553D2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>教職員證</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00602DC7" w:rsidRPr="000C1F46" w:rsidRDefault="00602DC7" w:rsidP="003D5D40">
+          <w:p w14:paraId="62D9F593" w14:textId="77777777" w:rsidR="00602DC7" w:rsidRPr="000C1F46" w:rsidRDefault="00602DC7" w:rsidP="003D5D40">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>身分識別外，具門禁及</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>iPASS</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>功能。有疑問請洽總務處事務組。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w:rsidTr="000904A3">
+      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w14:paraId="59A61127" w14:textId="77777777" w:rsidTr="000904A3">
         <w:trPr>
           <w:trHeight w:val="354"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00602DC7" w:rsidRPr="000C1F46" w:rsidRDefault="00602DC7" w:rsidP="002553D2">
+          <w:p w14:paraId="76BCCF99" w14:textId="77777777" w:rsidR="00602DC7" w:rsidRPr="000C1F46" w:rsidRDefault="00602DC7" w:rsidP="002553D2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>職務宿舍</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00602DC7" w:rsidRPr="000C1F46" w:rsidRDefault="00602DC7" w:rsidP="003D5D40">
+          <w:p w14:paraId="44750DFA" w14:textId="77777777" w:rsidR="00602DC7" w:rsidRPr="000C1F46" w:rsidRDefault="00602DC7" w:rsidP="003D5D40">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>有住宿需求可向總務處保管組申請。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w:rsidTr="000904A3">
+      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w14:paraId="7A11C82D" w14:textId="77777777" w:rsidTr="000904A3">
         <w:trPr>
           <w:trHeight w:val="354"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00602DC7" w:rsidRPr="000C1F46" w:rsidRDefault="00602DC7" w:rsidP="002553D2">
+          <w:p w14:paraId="52ECDD22" w14:textId="77777777" w:rsidR="00602DC7" w:rsidRPr="000C1F46" w:rsidRDefault="00602DC7" w:rsidP="002553D2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>汽機車通行證</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00602DC7" w:rsidRPr="000C1F46" w:rsidRDefault="00602DC7" w:rsidP="003D5D40">
+          <w:p w14:paraId="63EC44A1" w14:textId="77777777" w:rsidR="00602DC7" w:rsidRPr="000C1F46" w:rsidRDefault="00602DC7" w:rsidP="003D5D40">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>有停車需求可</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>向總務處事務組</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>申請。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w:rsidTr="000904A3">
+      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w14:paraId="19CE3912" w14:textId="77777777" w:rsidTr="000904A3">
         <w:trPr>
           <w:trHeight w:val="302"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1936" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00602DC7" w:rsidRPr="000C1F46" w:rsidRDefault="00602DC7" w:rsidP="002553D2">
+          <w:p w14:paraId="17395193" w14:textId="77777777" w:rsidR="00602DC7" w:rsidRPr="000C1F46" w:rsidRDefault="00602DC7" w:rsidP="002553D2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>圖書館</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>借閱證</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00602DC7" w:rsidRPr="000C1F46" w:rsidRDefault="00602DC7" w:rsidP="003D5D40">
+          <w:p w14:paraId="0CFB252F" w14:textId="77777777" w:rsidR="00602DC7" w:rsidRPr="000C1F46" w:rsidRDefault="00602DC7" w:rsidP="003D5D40">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>教職員證即為</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>圖書館</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>借閱證</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w:rsidTr="000904A3">
+      <w:tr w:rsidR="00F07265" w:rsidRPr="000C1F46" w14:paraId="5C7475AB" w14:textId="77777777" w:rsidTr="000904A3">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1936" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26CC83AB" w14:textId="0F52A9D1" w:rsidR="00F07265" w:rsidRPr="000C1F46" w:rsidRDefault="00F07265" w:rsidP="00F07265">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA6D9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>校園安全地圖</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8364" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71497F4E" w14:textId="77777777" w:rsidR="00F07265" w:rsidRDefault="00F07265" w:rsidP="00F07265">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:ind w:left="804" w:hangingChars="287" w:hanging="804"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E55D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>請至學</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009E55D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>務</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009E55D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>處</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>相關</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009E55D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>網頁連結下載</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EE403DA" w14:textId="2BA5BF02" w:rsidR="00F07265" w:rsidRPr="000C1F46" w:rsidRDefault="00F07265" w:rsidP="00F07265">
+            <w:pPr>
+              <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009E55D1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>https://sa.nuk.edu.tw/p/412-1009-2688.php?Lang=zh-tw</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000C1F46" w:rsidRPr="000C1F46" w14:paraId="41F483B2" w14:textId="77777777" w:rsidTr="000904A3">
         <w:trPr>
           <w:trHeight w:val="78"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10300" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00602DC7" w:rsidRPr="000C1F46" w:rsidRDefault="00602DC7" w:rsidP="003D5D40">
+          <w:p w14:paraId="17701579" w14:textId="77777777" w:rsidR="00602DC7" w:rsidRPr="000C1F46" w:rsidRDefault="00602DC7" w:rsidP="003D5D40">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>其他未盡事宜，悉依相關規定辦理；</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>另遇有</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>法令修正，依修正後規定辦理。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F15359" w:rsidRPr="000C1F46" w:rsidRDefault="00F15359" w:rsidP="009A6505">
+    <w:p w14:paraId="5C6D1B1B" w14:textId="77777777" w:rsidR="00F15359" w:rsidRPr="000C1F46" w:rsidRDefault="00F15359" w:rsidP="009A6505">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="360" w:afterLines="100" w:after="360" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C1F46">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidRPr="000C1F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>我已詳細閱讀並了解本須知內容。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00191127" w:rsidRPr="000C1F46" w:rsidRDefault="00751E82" w:rsidP="00F71EA4">
+    <w:p w14:paraId="60B5B3AC" w14:textId="77777777" w:rsidR="00191127" w:rsidRPr="000C1F46" w:rsidRDefault="00751E82" w:rsidP="00F71EA4">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="360" w:afterLines="100" w:after="360" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C1F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>簽名處</w:t>
       </w:r>
       <w:r w:rsidRPr="000C1F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -2276,103 +2386,141 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="000C1F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>日）</w:t>
       </w:r>
       <w:r w:rsidRPr="000C1F46">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00191127" w:rsidRPr="000C1F46" w:rsidSect="000904A3">
+    <w:sectPr w:rsidR="00191127" w:rsidRPr="000C1F46" w:rsidSect="00F07265">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="680" w:right="1134" w:bottom="397" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="680" w:right="1134" w:bottom="0" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="3A2F9A74" w14:textId="77777777" w:rsidR="00D76F2E" w:rsidRDefault="00D76F2E" w:rsidP="00F07265">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2D047C38" w14:textId="77777777" w:rsidR="00D76F2E" w:rsidRDefault="00D76F2E" w:rsidP="00F07265">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000045F" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="083FD90E" w14:textId="77777777" w:rsidR="00D76F2E" w:rsidRDefault="00D76F2E" w:rsidP="00F07265">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="23DC3D1C" w14:textId="77777777" w:rsidR="00D76F2E" w:rsidRDefault="00D76F2E" w:rsidP="00F07265">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0056031B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64F0A536"/>
     <w:lvl w:ilvl="0" w:tplc="7F30D0BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -2507,82 +2655,94 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3720" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4200" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1681617985">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1129854585">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F15359"/>
     <w:rsid w:val="0000316D"/>
     <w:rsid w:val="00003E6C"/>
     <w:rsid w:val="0000452D"/>
     <w:rsid w:val="000064F9"/>
     <w:rsid w:val="000078FC"/>
     <w:rsid w:val="000108D1"/>
     <w:rsid w:val="000113B7"/>
     <w:rsid w:val="00013279"/>
     <w:rsid w:val="00013AD9"/>
     <w:rsid w:val="00013E71"/>
     <w:rsid w:val="0001587A"/>
     <w:rsid w:val="00024074"/>
     <w:rsid w:val="0002491F"/>
     <w:rsid w:val="00026926"/>
     <w:rsid w:val="00030E31"/>
     <w:rsid w:val="000319D5"/>
     <w:rsid w:val="00033057"/>
     <w:rsid w:val="00033A23"/>
     <w:rsid w:val="0003610D"/>
     <w:rsid w:val="00036C0A"/>
     <w:rsid w:val="00037689"/>
     <w:rsid w:val="00040184"/>
@@ -2732,50 +2892,51 @@
     <w:rsid w:val="001E0FAA"/>
     <w:rsid w:val="001E550F"/>
     <w:rsid w:val="001E6216"/>
     <w:rsid w:val="001F1864"/>
     <w:rsid w:val="001F31FF"/>
     <w:rsid w:val="0020417F"/>
     <w:rsid w:val="002051C6"/>
     <w:rsid w:val="00210F2E"/>
     <w:rsid w:val="00212AA8"/>
     <w:rsid w:val="00213333"/>
     <w:rsid w:val="00214240"/>
     <w:rsid w:val="00217554"/>
     <w:rsid w:val="0022318B"/>
     <w:rsid w:val="002259DC"/>
     <w:rsid w:val="00225EDF"/>
     <w:rsid w:val="002261EF"/>
     <w:rsid w:val="00227880"/>
     <w:rsid w:val="00227C56"/>
     <w:rsid w:val="00230D36"/>
     <w:rsid w:val="002323E7"/>
     <w:rsid w:val="0023328B"/>
     <w:rsid w:val="00240D08"/>
     <w:rsid w:val="00241D81"/>
     <w:rsid w:val="00243B5E"/>
     <w:rsid w:val="00246207"/>
+    <w:rsid w:val="002543E4"/>
     <w:rsid w:val="002553D2"/>
     <w:rsid w:val="00256A36"/>
     <w:rsid w:val="002571DB"/>
     <w:rsid w:val="00261790"/>
     <w:rsid w:val="002624D2"/>
     <w:rsid w:val="0026330B"/>
     <w:rsid w:val="002636E6"/>
     <w:rsid w:val="00266434"/>
     <w:rsid w:val="002749F3"/>
     <w:rsid w:val="0027509A"/>
     <w:rsid w:val="002760A2"/>
     <w:rsid w:val="002772F3"/>
     <w:rsid w:val="0027778D"/>
     <w:rsid w:val="00280309"/>
     <w:rsid w:val="00285036"/>
     <w:rsid w:val="0028543E"/>
     <w:rsid w:val="00286778"/>
     <w:rsid w:val="00287AC0"/>
     <w:rsid w:val="00294E20"/>
     <w:rsid w:val="0029525D"/>
     <w:rsid w:val="00295CD9"/>
     <w:rsid w:val="00297BAB"/>
     <w:rsid w:val="002A02A1"/>
     <w:rsid w:val="002A2089"/>
     <w:rsid w:val="002A6197"/>
@@ -3303,50 +3464,51 @@
     <w:rsid w:val="008F4AFA"/>
     <w:rsid w:val="008F60F5"/>
     <w:rsid w:val="008F74FE"/>
     <w:rsid w:val="00900336"/>
     <w:rsid w:val="00901C86"/>
     <w:rsid w:val="00902D7A"/>
     <w:rsid w:val="0090398F"/>
     <w:rsid w:val="009041EA"/>
     <w:rsid w:val="00905858"/>
     <w:rsid w:val="00905B53"/>
     <w:rsid w:val="00906367"/>
     <w:rsid w:val="00906614"/>
     <w:rsid w:val="009066CE"/>
     <w:rsid w:val="00907FA2"/>
     <w:rsid w:val="00910478"/>
     <w:rsid w:val="009106CC"/>
     <w:rsid w:val="00912038"/>
     <w:rsid w:val="009123B8"/>
     <w:rsid w:val="00913482"/>
     <w:rsid w:val="00913AAE"/>
     <w:rsid w:val="00913C33"/>
     <w:rsid w:val="00916CB8"/>
     <w:rsid w:val="00917849"/>
     <w:rsid w:val="00917BF5"/>
     <w:rsid w:val="00922A51"/>
+    <w:rsid w:val="00922A59"/>
     <w:rsid w:val="00923F3B"/>
     <w:rsid w:val="00927552"/>
     <w:rsid w:val="00934571"/>
     <w:rsid w:val="00934BDC"/>
     <w:rsid w:val="00935CCB"/>
     <w:rsid w:val="009364E1"/>
     <w:rsid w:val="00936DDA"/>
     <w:rsid w:val="0093751C"/>
     <w:rsid w:val="009377AB"/>
     <w:rsid w:val="0093787E"/>
     <w:rsid w:val="0094036D"/>
     <w:rsid w:val="00943D59"/>
     <w:rsid w:val="00944249"/>
     <w:rsid w:val="0094436B"/>
     <w:rsid w:val="00944489"/>
     <w:rsid w:val="0094491D"/>
     <w:rsid w:val="009464F6"/>
     <w:rsid w:val="0094756D"/>
     <w:rsid w:val="00947822"/>
     <w:rsid w:val="00947D3E"/>
     <w:rsid w:val="009504E1"/>
     <w:rsid w:val="0095053F"/>
     <w:rsid w:val="00950A6C"/>
     <w:rsid w:val="00954EC4"/>
     <w:rsid w:val="00955A97"/>
@@ -3681,62 +3843,64 @@
     <w:rsid w:val="00D217D7"/>
     <w:rsid w:val="00D23F5A"/>
     <w:rsid w:val="00D2478B"/>
     <w:rsid w:val="00D24BAA"/>
     <w:rsid w:val="00D26258"/>
     <w:rsid w:val="00D30FE0"/>
     <w:rsid w:val="00D31D63"/>
     <w:rsid w:val="00D321AC"/>
     <w:rsid w:val="00D37F9C"/>
     <w:rsid w:val="00D450DB"/>
     <w:rsid w:val="00D45536"/>
     <w:rsid w:val="00D46639"/>
     <w:rsid w:val="00D540C0"/>
     <w:rsid w:val="00D56530"/>
     <w:rsid w:val="00D567FA"/>
     <w:rsid w:val="00D61A55"/>
     <w:rsid w:val="00D651A0"/>
     <w:rsid w:val="00D66DDC"/>
     <w:rsid w:val="00D6785D"/>
     <w:rsid w:val="00D70134"/>
     <w:rsid w:val="00D71489"/>
     <w:rsid w:val="00D73359"/>
     <w:rsid w:val="00D73F89"/>
     <w:rsid w:val="00D768FD"/>
     <w:rsid w:val="00D76C19"/>
+    <w:rsid w:val="00D76F2E"/>
     <w:rsid w:val="00D80EC9"/>
     <w:rsid w:val="00D81725"/>
     <w:rsid w:val="00D82B22"/>
     <w:rsid w:val="00D83FC7"/>
     <w:rsid w:val="00D84907"/>
     <w:rsid w:val="00DA3202"/>
     <w:rsid w:val="00DA34E7"/>
     <w:rsid w:val="00DA432B"/>
     <w:rsid w:val="00DA4502"/>
     <w:rsid w:val="00DA60A6"/>
     <w:rsid w:val="00DA6734"/>
     <w:rsid w:val="00DA6824"/>
+    <w:rsid w:val="00DA6D9E"/>
     <w:rsid w:val="00DB0B6F"/>
     <w:rsid w:val="00DB14D4"/>
     <w:rsid w:val="00DB21BA"/>
     <w:rsid w:val="00DB5AD6"/>
     <w:rsid w:val="00DB6C8B"/>
     <w:rsid w:val="00DB7AD6"/>
     <w:rsid w:val="00DB7C0D"/>
     <w:rsid w:val="00DC04DB"/>
     <w:rsid w:val="00DC1234"/>
     <w:rsid w:val="00DC42DE"/>
     <w:rsid w:val="00DC58D1"/>
     <w:rsid w:val="00DC6D20"/>
     <w:rsid w:val="00DD4523"/>
     <w:rsid w:val="00DD7BC2"/>
     <w:rsid w:val="00DE11D4"/>
     <w:rsid w:val="00DE2DEB"/>
     <w:rsid w:val="00DE4F12"/>
     <w:rsid w:val="00DE5525"/>
     <w:rsid w:val="00DF0337"/>
     <w:rsid w:val="00DF1606"/>
     <w:rsid w:val="00DF1F51"/>
     <w:rsid w:val="00DF201D"/>
     <w:rsid w:val="00DF2389"/>
     <w:rsid w:val="00DF3EC4"/>
     <w:rsid w:val="00E00E19"/>
@@ -3801,50 +3965,51 @@
     <w:rsid w:val="00EB343B"/>
     <w:rsid w:val="00EB4931"/>
     <w:rsid w:val="00EB4CBD"/>
     <w:rsid w:val="00EB7295"/>
     <w:rsid w:val="00EC1CA6"/>
     <w:rsid w:val="00EC2AE7"/>
     <w:rsid w:val="00EC41A9"/>
     <w:rsid w:val="00EC4535"/>
     <w:rsid w:val="00EC4A59"/>
     <w:rsid w:val="00EC4F46"/>
     <w:rsid w:val="00ED010B"/>
     <w:rsid w:val="00ED4260"/>
     <w:rsid w:val="00ED4EB3"/>
     <w:rsid w:val="00ED6B17"/>
     <w:rsid w:val="00ED77F8"/>
     <w:rsid w:val="00EE019C"/>
     <w:rsid w:val="00EE481A"/>
     <w:rsid w:val="00EE7C6C"/>
     <w:rsid w:val="00EF3D38"/>
     <w:rsid w:val="00EF4F3F"/>
     <w:rsid w:val="00EF54CA"/>
     <w:rsid w:val="00EF78EA"/>
     <w:rsid w:val="00F00EF2"/>
     <w:rsid w:val="00F037D3"/>
     <w:rsid w:val="00F039C5"/>
+    <w:rsid w:val="00F07265"/>
     <w:rsid w:val="00F131DE"/>
     <w:rsid w:val="00F136B8"/>
     <w:rsid w:val="00F149A9"/>
     <w:rsid w:val="00F15359"/>
     <w:rsid w:val="00F165E4"/>
     <w:rsid w:val="00F2166A"/>
     <w:rsid w:val="00F21714"/>
     <w:rsid w:val="00F218CE"/>
     <w:rsid w:val="00F22CA2"/>
     <w:rsid w:val="00F24B3B"/>
     <w:rsid w:val="00F24F83"/>
     <w:rsid w:val="00F26FFC"/>
     <w:rsid w:val="00F30AE1"/>
     <w:rsid w:val="00F30CFE"/>
     <w:rsid w:val="00F30E49"/>
     <w:rsid w:val="00F31130"/>
     <w:rsid w:val="00F31F4E"/>
     <w:rsid w:val="00F32347"/>
     <w:rsid w:val="00F34380"/>
     <w:rsid w:val="00F34A77"/>
     <w:rsid w:val="00F34F40"/>
     <w:rsid w:val="00F4365C"/>
     <w:rsid w:val="00F475F3"/>
     <w:rsid w:val="00F5134D"/>
     <w:rsid w:val="00F51609"/>
@@ -3903,77 +4068,77 @@
     <w:rsid w:val="00FF1440"/>
     <w:rsid w:val="00FF192D"/>
     <w:rsid w:val="00FF1F23"/>
     <w:rsid w:val="00FF338C"/>
     <w:rsid w:val="00FF4342"/>
     <w:rsid w:val="00FF552C"/>
     <w:rsid w:val="00FF6D75"/>
     <w:rsid w:val="00FF7CB3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="5B7ADD8D"/>
+  <w14:docId w14:val="51F0A46C"/>
   <w15:docId w15:val="{20071F3E-EFD1-47BA-B85E-6D4400B30697}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4084,51 +4249,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4305,50 +4470,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
@@ -4377,62 +4543,122 @@
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006765BE"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="000904A3"/>
     <w:pPr>
       <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F07265"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="頁首 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F07265"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00F07265"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="頁尾 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F07265"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4678,54 +4904,54 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>163</Words>
-  <Characters>931</Characters>
+  <Words>174</Words>
+  <Characters>995</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
+  <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Sky123.Org</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1092</CharactersWithSpaces>
+  <CharactersWithSpaces>1167</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sky123.Org</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>