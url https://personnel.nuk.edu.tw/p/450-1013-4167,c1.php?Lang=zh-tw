--- v0 (2025-10-30)
+++ v1 (2026-06-20)
@@ -1,50 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F15359" w:rsidRPr="006F512F" w:rsidRDefault="00673928" w:rsidP="00EE42F3">
+    <w:p w14:paraId="6B16CB00" w14:textId="77777777" w:rsidR="00F15359" w:rsidRPr="006F512F" w:rsidRDefault="00673928" w:rsidP="00EE42F3">
       <w:pPr>
         <w:spacing w:line="480" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F512F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>國立高雄</w:t>
       </w:r>
       <w:r w:rsidR="00F15359" w:rsidRPr="006F512F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -75,176 +77,176 @@
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>案</w:t>
       </w:r>
       <w:r w:rsidR="006D71B2" w:rsidRPr="006F512F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>教師</w:t>
       </w:r>
       <w:r w:rsidRPr="006F512F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE67A1" w:rsidRPr="006F512F" w:rsidRDefault="00EE67A1" w:rsidP="00B638FB">
+    <w:p w14:paraId="6476C160" w14:textId="77777777" w:rsidR="00EE67A1" w:rsidRPr="006F512F" w:rsidRDefault="00EE67A1" w:rsidP="00B638FB">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F512F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>一、</w:t>
       </w:r>
       <w:r w:rsidRPr="006F512F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>誠摯</w:t>
       </w:r>
       <w:r w:rsidRPr="006F512F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>歡迎您加入高雄大學大家庭，</w:t>
       </w:r>
       <w:r w:rsidRPr="006F512F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>成為高大人！</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EE67A1" w:rsidRPr="006F512F" w:rsidRDefault="00EE67A1" w:rsidP="00C15833">
+    <w:p w14:paraId="3AE55BD0" w14:textId="77777777" w:rsidR="00EE67A1" w:rsidRPr="006F512F" w:rsidRDefault="00EE67A1" w:rsidP="00C15833">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:leftChars="1" w:left="568" w:hangingChars="202" w:hanging="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F512F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>二、為利您儘速瞭解本校各組室業務、設施設備概況及個人權益事項，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006F512F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>臚</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006F512F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>列重要事項如下，請詳細閱讀後簽名。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="9719" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1972"/>
         <w:gridCol w:w="7747"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F512F" w:rsidRPr="006F512F" w:rsidTr="00F30AB6">
+      <w:tr w:rsidR="006F512F" w:rsidRPr="006F512F" w14:paraId="0CECB9DB" w14:textId="77777777" w:rsidTr="00F30AB6">
         <w:trPr>
           <w:trHeight w:val="310"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00957600" w:rsidRPr="006F512F" w:rsidRDefault="00957600" w:rsidP="00231A57">
+          <w:p w14:paraId="0C000F89" w14:textId="77777777" w:rsidR="00957600" w:rsidRPr="006F512F" w:rsidRDefault="00957600" w:rsidP="00231A57">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>報到地點</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00957600" w:rsidRPr="006F512F" w:rsidRDefault="00957600" w:rsidP="00B45311">
+          <w:p w14:paraId="7960AD7E" w14:textId="77777777" w:rsidR="00957600" w:rsidRPr="006F512F" w:rsidRDefault="00957600" w:rsidP="00B45311">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>高雄市楠梓區高雄大學路</w:t>
             </w:r>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>700</w:t>
             </w:r>
@@ -263,98 +265,96 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>大樓南棟</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>樓人事室。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidTr="00286468">
+      <w:tr w:rsidR="00286468" w:rsidRPr="006F512F" w14:paraId="2B757F98" w14:textId="77777777" w:rsidTr="00286468">
         <w:trPr>
           <w:trHeight w:val="411"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="70A2BC6E" w14:textId="77777777" w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="897" w:hangingChars="320" w:hanging="897"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>報到時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7747" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00286468" w:rsidRPr="000C1F46" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="2E23B8CE" w14:textId="77777777" w:rsidR="00286468" w:rsidRPr="000C1F46" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>收到到職通知</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>函</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>後至</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
@@ -420,86 +420,86 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="000C1F46">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>日）。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidTr="00F30AB6">
+      <w:tr w:rsidR="00286468" w:rsidRPr="006F512F" w14:paraId="731FC8BF" w14:textId="77777777" w:rsidTr="00F30AB6">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="55ACAC01" w14:textId="77777777" w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>填寫表件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="5C4F8EA2" w14:textId="77777777" w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>詳如附件『專案』教師</w:t>
             </w:r>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -510,86 +510,86 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>到職</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>會辦單</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidTr="00F30AB6">
+      <w:tr w:rsidR="00286468" w:rsidRPr="006F512F" w14:paraId="04C15F87" w14:textId="77777777" w:rsidTr="00F30AB6">
         <w:trPr>
           <w:trHeight w:val="410"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="256536CF" w14:textId="77777777" w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>請假</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="36F45A92" w14:textId="77777777" w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:leftChars="1" w:left="512" w:hangingChars="182" w:hanging="510"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>一、</w:t>
             </w:r>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>請假天數簡明表及相關規定。</w:t>
@@ -597,51 +597,51 @@
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>比照專任教師</w:t>
             </w:r>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="574375CB" w14:textId="77777777" w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:leftChars="1" w:left="512" w:hangingChars="182" w:hanging="510"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>（請</w:t>
@@ -675,51 +675,51 @@
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>教師法規＞</w:t>
             </w:r>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>差假、休假研究、進修</w:t>
             </w:r>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>，查閱「國立高雄大學教師、公務人員與行政人員差假規定一覽表」及「教師請假規則」）</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="520AD605" w14:textId="77777777" w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:leftChars="1" w:left="512" w:hangingChars="182" w:hanging="510"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>二、差勤系統</w:t>
             </w:r>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
@@ -787,275 +787,275 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>請先詳閱操作說明</w:t>
             </w:r>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidTr="00F30AB6">
+      <w:tr w:rsidR="00286468" w:rsidRPr="006F512F" w14:paraId="7434172B" w14:textId="77777777" w:rsidTr="00F30AB6">
         <w:trPr>
           <w:trHeight w:val="95"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="097A6C21" w14:textId="77777777" w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="897" w:hangingChars="320" w:hanging="897"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>兼職、兼課</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="3892D64D" w14:textId="77777777" w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>專案助理教授及專案講師不得在校外兼課或兼職，但其他職級之專案教師得經本校同意後辦理。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidTr="00F30AB6">
+      <w:tr w:rsidR="00286468" w:rsidRPr="006F512F" w14:paraId="1FB7E7DF" w14:textId="77777777" w:rsidTr="00F30AB6">
         <w:trPr>
           <w:trHeight w:val="177"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="0D69CC9A" w14:textId="77777777" w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="897" w:hangingChars="320" w:hanging="897"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>敘薪</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="2EDAECB7" w14:textId="77777777" w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>專案教師比照教師待遇條例、教師</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>聯前年資採</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>敘辦法辦理敘薪及提敘。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidTr="00F30AB6">
+      <w:tr w:rsidR="00286468" w:rsidRPr="006F512F" w14:paraId="6BF0BF9F" w14:textId="77777777" w:rsidTr="00F30AB6">
         <w:trPr>
           <w:trHeight w:val="333"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="6D47231C" w14:textId="77777777" w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="897" w:hangingChars="320" w:hanging="897"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>升等</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="5D1AE5DA" w14:textId="77777777" w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>專案教師升等比照本校教師升等辦法辦理。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidTr="00FE52F4">
+      <w:tr w:rsidR="00286468" w:rsidRPr="006F512F" w14:paraId="7C03ED40" w14:textId="77777777" w:rsidTr="00FE52F4">
         <w:trPr>
           <w:trHeight w:val="350"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="0DF43864" w14:textId="77777777" w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>健康福祉</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00286468" w:rsidRPr="008125CE" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="6D241118" w14:textId="77777777" w:rsidR="00286468" w:rsidRPr="008125CE" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008125CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>報到時繳交體格檢查報告正本</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1070,168 +1070,168 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>有疑問請洽學</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008125CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>務處衛</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008125CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>保組。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00286468" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="1BB0AB79" w14:textId="77777777" w:rsidR="00286468" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>在職服務</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>期間，</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>為使以健康身心投入工作，本校提供下列服務</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00286468" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="63AF0E35" w14:textId="77777777" w:rsidR="00286468" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>員工協助方案：詳細內容請洽人事室</w:t>
             </w:r>
             <w:r w:rsidRPr="008125CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00286468" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="4DC0EB82" w14:textId="77777777" w:rsidR="00286468" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E21BB4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>教職員工社團設立實施要點</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>：詳細內容請洽人事室</w:t>
             </w:r>
             <w:r w:rsidRPr="008125CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00286468" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="7D17B569" w14:textId="77777777" w:rsidR="00286468" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008125CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>執行職務遭受不法侵害預防管理計畫</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1246,51 +1246,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>務</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>處</w:t>
             </w:r>
             <w:r w:rsidRPr="008125CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="11977F86" w14:textId="77777777" w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:leftChars="0" w:hanging="357"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000904A3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>其他</w:t>
             </w:r>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
@@ -1313,434 +1313,529 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>各類特約商店等</w:t>
             </w:r>
             <w:r w:rsidRPr="000904A3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r w:rsidRPr="000904A3">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>請至人事室網站＞福利專區，查閱相關資訊</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidTr="00FE52F4">
+      <w:tr w:rsidR="00286468" w:rsidRPr="006F512F" w14:paraId="604E98CC" w14:textId="77777777" w:rsidTr="00FE52F4">
         <w:trPr>
           <w:trHeight w:val="369"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="3DB1AB95" w14:textId="77777777" w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>教職員證</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="64104C5E" w14:textId="77777777" w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>身分識別外，具門禁及</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>iPASS</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>功能。有疑問請洽總務處事務組。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidTr="00FE52F4">
+      <w:tr w:rsidR="00286468" w:rsidRPr="006F512F" w14:paraId="06943238" w14:textId="77777777" w:rsidTr="00FE52F4">
         <w:trPr>
           <w:trHeight w:val="233"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="4248C478" w14:textId="77777777" w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>職務宿舍</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="7CA5FAD2" w14:textId="77777777" w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>有住宿需求可向總務處保管組申請。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidTr="00F30AB6">
+      <w:tr w:rsidR="00286468" w:rsidRPr="006F512F" w14:paraId="60D00867" w14:textId="77777777" w:rsidTr="00F30AB6">
         <w:trPr>
           <w:trHeight w:val="481"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="7E573F6B" w14:textId="77777777" w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>汽機車通行證</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="7428EB19" w14:textId="77777777" w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="1095" w:hangingChars="391" w:hanging="1095"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>有停車需求可</w:t>
             </w:r>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>向總務處事務組</w:t>
             </w:r>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>申請。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidTr="00F30AB6">
+      <w:tr w:rsidR="00286468" w:rsidRPr="006F512F" w14:paraId="5F4CC9B5" w14:textId="77777777" w:rsidTr="00F30AB6">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1972" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="27DF4E08" w14:textId="77777777" w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>圖書館</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>借閱證</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7747" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="3CC150FD" w14:textId="77777777" w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="1095" w:hangingChars="391" w:hanging="1095"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>教職員證即為</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>圖書館</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>借閱證</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidTr="00F30AB6">
+      <w:tr w:rsidR="0083041E" w:rsidRPr="006F512F" w14:paraId="47D75BB4" w14:textId="77777777" w:rsidTr="00F30AB6">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1972" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="766BAC8B" w14:textId="6AA1E2C5" w:rsidR="0083041E" w:rsidRPr="006F512F" w:rsidRDefault="0083041E" w:rsidP="0083041E">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B3B9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>校園安全地圖</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7747" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F85829F" w14:textId="77777777" w:rsidR="0083041E" w:rsidRPr="001B3B9E" w:rsidRDefault="0083041E" w:rsidP="0083041E">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:ind w:left="804" w:hangingChars="287" w:hanging="804"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B3B9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>請至學</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001B3B9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>務</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001B3B9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>處相關網頁連結下載</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BC74CBB" w14:textId="1FF0EC8C" w:rsidR="0083041E" w:rsidRPr="006F512F" w:rsidRDefault="0083041E" w:rsidP="0083041E">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:ind w:left="1095" w:hangingChars="391" w:hanging="1095"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B3B9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>https://sa.nuk.edu.tw/p/412-1009-2688.php?Lang=zh-tw</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00286468" w:rsidRPr="006F512F" w14:paraId="64E02146" w14:textId="77777777" w:rsidTr="00F30AB6">
         <w:trPr>
           <w:trHeight w:val="291"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9719" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
+          <w:p w14:paraId="1FE30FC1" w14:textId="77777777" w:rsidR="00286468" w:rsidRPr="006F512F" w:rsidRDefault="00286468" w:rsidP="00286468">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="1095" w:hangingChars="391" w:hanging="1095"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>其他未盡事宜，悉依相關規定辦理；</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>另遇有</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="006F512F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>法令修正，依修正後規定辦理。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F15359" w:rsidRPr="006F512F" w:rsidRDefault="00F15359" w:rsidP="00EE42F3">
+    <w:p w14:paraId="0569632F" w14:textId="77777777" w:rsidR="00F15359" w:rsidRPr="006F512F" w:rsidRDefault="00F15359" w:rsidP="00EE42F3">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="360" w:afterLines="100" w:after="360" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F512F">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidRPr="006F512F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>我已詳細閱讀並了解本須知內容。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB1FB6" w:rsidRPr="006F512F" w:rsidRDefault="00751E82" w:rsidP="00286468">
+    <w:p w14:paraId="370EB301" w14:textId="77777777" w:rsidR="00FB1FB6" w:rsidRPr="006F512F" w:rsidRDefault="00751E82" w:rsidP="00286468">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="360" w:afterLines="100" w:after="360" w:line="400" w:lineRule="exact"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F512F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>簽名處</w:t>
       </w:r>
       <w:r w:rsidRPr="006F512F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　</w:t>
       </w:r>
       <w:r w:rsidRPr="006F512F">
         <w:rPr>
@@ -1776,103 +1871,141 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="006F512F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>日）</w:t>
       </w:r>
       <w:r w:rsidRPr="006F512F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00FB1FB6" w:rsidRPr="006F512F" w:rsidSect="000703E8">
+    <w:sectPr w:rsidR="00FB1FB6" w:rsidRPr="006F512F" w:rsidSect="0083041E">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1134" w:bottom="426" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="29FE3AB1" w14:textId="77777777" w:rsidR="00B460A0" w:rsidRDefault="00B460A0" w:rsidP="0083041E">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3F6CA7FE" w14:textId="77777777" w:rsidR="00B460A0" w:rsidRDefault="00B460A0" w:rsidP="0083041E">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000045F" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="1A884ECC" w14:textId="77777777" w:rsidR="00B460A0" w:rsidRDefault="00B460A0" w:rsidP="0083041E">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0FE26D97" w14:textId="77777777" w:rsidR="00B460A0" w:rsidRDefault="00B460A0" w:rsidP="0083041E">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0056031B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64F0A536"/>
     <w:lvl w:ilvl="0" w:tplc="7F30D0BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -2007,82 +2140,94 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3720" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4200" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="869075201">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="273445513">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F15359"/>
     <w:rsid w:val="0000316D"/>
     <w:rsid w:val="00003E6C"/>
     <w:rsid w:val="0000452D"/>
     <w:rsid w:val="000064F9"/>
     <w:rsid w:val="00007422"/>
     <w:rsid w:val="000078FC"/>
     <w:rsid w:val="000108D1"/>
     <w:rsid w:val="000113B7"/>
     <w:rsid w:val="00013279"/>
     <w:rsid w:val="00013AD9"/>
     <w:rsid w:val="00013E71"/>
     <w:rsid w:val="0001587A"/>
     <w:rsid w:val="00024074"/>
     <w:rsid w:val="0002491F"/>
     <w:rsid w:val="00026926"/>
     <w:rsid w:val="00030E31"/>
     <w:rsid w:val="000319D5"/>
     <w:rsid w:val="00033057"/>
     <w:rsid w:val="00033A23"/>
     <w:rsid w:val="0003610D"/>
     <w:rsid w:val="00036C0A"/>
     <w:rsid w:val="00037689"/>
@@ -2117,50 +2262,51 @@
     <w:rsid w:val="00092029"/>
     <w:rsid w:val="00096216"/>
     <w:rsid w:val="00096A11"/>
     <w:rsid w:val="000A008B"/>
     <w:rsid w:val="000A114C"/>
     <w:rsid w:val="000A5BA2"/>
     <w:rsid w:val="000A6D55"/>
     <w:rsid w:val="000A7218"/>
     <w:rsid w:val="000A7E10"/>
     <w:rsid w:val="000B0BFD"/>
     <w:rsid w:val="000B3B65"/>
     <w:rsid w:val="000B4435"/>
     <w:rsid w:val="000B4FFB"/>
     <w:rsid w:val="000B75A0"/>
     <w:rsid w:val="000C0469"/>
     <w:rsid w:val="000C05A5"/>
     <w:rsid w:val="000C120A"/>
     <w:rsid w:val="000C1544"/>
     <w:rsid w:val="000C1CE3"/>
     <w:rsid w:val="000C2F27"/>
     <w:rsid w:val="000C348B"/>
     <w:rsid w:val="000C5C2A"/>
     <w:rsid w:val="000C5DE3"/>
     <w:rsid w:val="000C6C60"/>
     <w:rsid w:val="000D035D"/>
+    <w:rsid w:val="000D05B7"/>
     <w:rsid w:val="000D142D"/>
     <w:rsid w:val="000D3623"/>
     <w:rsid w:val="000D4F8E"/>
     <w:rsid w:val="000D7384"/>
     <w:rsid w:val="000D7618"/>
     <w:rsid w:val="000D7B61"/>
     <w:rsid w:val="000D7D94"/>
     <w:rsid w:val="000E0D70"/>
     <w:rsid w:val="000E497F"/>
     <w:rsid w:val="000F1305"/>
     <w:rsid w:val="000F4509"/>
     <w:rsid w:val="000F4B44"/>
     <w:rsid w:val="000F6203"/>
     <w:rsid w:val="00100752"/>
     <w:rsid w:val="00101900"/>
     <w:rsid w:val="0010412D"/>
     <w:rsid w:val="0010473A"/>
     <w:rsid w:val="00105857"/>
     <w:rsid w:val="00106FA5"/>
     <w:rsid w:val="00107A47"/>
     <w:rsid w:val="00115E18"/>
     <w:rsid w:val="00122EC1"/>
     <w:rsid w:val="001232BC"/>
     <w:rsid w:val="00123D48"/>
     <w:rsid w:val="00124141"/>
@@ -2230,50 +2376,51 @@
     <w:rsid w:val="001E6216"/>
     <w:rsid w:val="001F1864"/>
     <w:rsid w:val="001F31AE"/>
     <w:rsid w:val="001F31FF"/>
     <w:rsid w:val="0020417F"/>
     <w:rsid w:val="002051C6"/>
     <w:rsid w:val="00210F2E"/>
     <w:rsid w:val="00212AA8"/>
     <w:rsid w:val="00213333"/>
     <w:rsid w:val="00214240"/>
     <w:rsid w:val="00217554"/>
     <w:rsid w:val="0022318B"/>
     <w:rsid w:val="002259DC"/>
     <w:rsid w:val="00225EDF"/>
     <w:rsid w:val="002261EF"/>
     <w:rsid w:val="00227880"/>
     <w:rsid w:val="00227C56"/>
     <w:rsid w:val="00230D36"/>
     <w:rsid w:val="00231A57"/>
     <w:rsid w:val="002323E7"/>
     <w:rsid w:val="0023328B"/>
     <w:rsid w:val="00240D08"/>
     <w:rsid w:val="00241D81"/>
     <w:rsid w:val="00243B5E"/>
     <w:rsid w:val="00246207"/>
+    <w:rsid w:val="002543E4"/>
     <w:rsid w:val="00256A36"/>
     <w:rsid w:val="002571DB"/>
     <w:rsid w:val="00261790"/>
     <w:rsid w:val="002624D2"/>
     <w:rsid w:val="0026330B"/>
     <w:rsid w:val="002636E6"/>
     <w:rsid w:val="00266434"/>
     <w:rsid w:val="002749F3"/>
     <w:rsid w:val="0027509A"/>
     <w:rsid w:val="002760A2"/>
     <w:rsid w:val="002772F3"/>
     <w:rsid w:val="0027778D"/>
     <w:rsid w:val="00280309"/>
     <w:rsid w:val="00285036"/>
     <w:rsid w:val="0028543E"/>
     <w:rsid w:val="00286468"/>
     <w:rsid w:val="00286778"/>
     <w:rsid w:val="00287AC0"/>
     <w:rsid w:val="00294E20"/>
     <w:rsid w:val="0029525D"/>
     <w:rsid w:val="00295CD9"/>
     <w:rsid w:val="00297BAB"/>
     <w:rsid w:val="002A2089"/>
     <w:rsid w:val="002A6197"/>
     <w:rsid w:val="002A6690"/>
@@ -2706,50 +2853,51 @@
     <w:rsid w:val="007E5905"/>
     <w:rsid w:val="007E5FBE"/>
     <w:rsid w:val="007E6D88"/>
     <w:rsid w:val="007E6F5F"/>
     <w:rsid w:val="007E7F0F"/>
     <w:rsid w:val="007F0431"/>
     <w:rsid w:val="007F23DD"/>
     <w:rsid w:val="007F2835"/>
     <w:rsid w:val="007F2AFF"/>
     <w:rsid w:val="007F6947"/>
     <w:rsid w:val="008004DD"/>
     <w:rsid w:val="00800525"/>
     <w:rsid w:val="0080646E"/>
     <w:rsid w:val="00811053"/>
     <w:rsid w:val="00813FA9"/>
     <w:rsid w:val="008144A1"/>
     <w:rsid w:val="008149A5"/>
     <w:rsid w:val="0081504D"/>
     <w:rsid w:val="00815860"/>
     <w:rsid w:val="00815F21"/>
     <w:rsid w:val="0082093B"/>
     <w:rsid w:val="00824CBC"/>
     <w:rsid w:val="008252D1"/>
     <w:rsid w:val="00825F86"/>
     <w:rsid w:val="008277EC"/>
+    <w:rsid w:val="0083041E"/>
     <w:rsid w:val="00832099"/>
     <w:rsid w:val="00841345"/>
     <w:rsid w:val="0084185F"/>
     <w:rsid w:val="00844261"/>
     <w:rsid w:val="008445E1"/>
     <w:rsid w:val="00852B44"/>
     <w:rsid w:val="008532F6"/>
     <w:rsid w:val="00860BE0"/>
     <w:rsid w:val="00861812"/>
     <w:rsid w:val="00862AED"/>
     <w:rsid w:val="00864E0E"/>
     <w:rsid w:val="00865123"/>
     <w:rsid w:val="008670CD"/>
     <w:rsid w:val="00872307"/>
     <w:rsid w:val="0087255E"/>
     <w:rsid w:val="008739DE"/>
     <w:rsid w:val="00873A24"/>
     <w:rsid w:val="00873CFF"/>
     <w:rsid w:val="00875265"/>
     <w:rsid w:val="008766B7"/>
     <w:rsid w:val="00877229"/>
     <w:rsid w:val="00877690"/>
     <w:rsid w:val="00880F1F"/>
     <w:rsid w:val="008813E1"/>
     <w:rsid w:val="00881919"/>
@@ -2977,50 +3125,51 @@
     <w:rsid w:val="00AE61A9"/>
     <w:rsid w:val="00AF0345"/>
     <w:rsid w:val="00AF2750"/>
     <w:rsid w:val="00AF3471"/>
     <w:rsid w:val="00B04FA0"/>
     <w:rsid w:val="00B12E91"/>
     <w:rsid w:val="00B14062"/>
     <w:rsid w:val="00B22139"/>
     <w:rsid w:val="00B23AFF"/>
     <w:rsid w:val="00B24A0A"/>
     <w:rsid w:val="00B26643"/>
     <w:rsid w:val="00B26933"/>
     <w:rsid w:val="00B31AD6"/>
     <w:rsid w:val="00B32207"/>
     <w:rsid w:val="00B34538"/>
     <w:rsid w:val="00B34D0C"/>
     <w:rsid w:val="00B35DED"/>
     <w:rsid w:val="00B3737E"/>
     <w:rsid w:val="00B40DBE"/>
     <w:rsid w:val="00B40E4A"/>
     <w:rsid w:val="00B41E86"/>
     <w:rsid w:val="00B42A3E"/>
     <w:rsid w:val="00B42AA9"/>
     <w:rsid w:val="00B44CC4"/>
     <w:rsid w:val="00B45311"/>
+    <w:rsid w:val="00B460A0"/>
     <w:rsid w:val="00B461B2"/>
     <w:rsid w:val="00B46B18"/>
     <w:rsid w:val="00B4799F"/>
     <w:rsid w:val="00B47B37"/>
     <w:rsid w:val="00B5085E"/>
     <w:rsid w:val="00B51FE9"/>
     <w:rsid w:val="00B52301"/>
     <w:rsid w:val="00B52375"/>
     <w:rsid w:val="00B644BB"/>
     <w:rsid w:val="00B65704"/>
     <w:rsid w:val="00B678F4"/>
     <w:rsid w:val="00B70063"/>
     <w:rsid w:val="00B7064B"/>
     <w:rsid w:val="00B7194F"/>
     <w:rsid w:val="00B71A63"/>
     <w:rsid w:val="00B71C51"/>
     <w:rsid w:val="00B71C98"/>
     <w:rsid w:val="00B71E06"/>
     <w:rsid w:val="00B740F1"/>
     <w:rsid w:val="00B7550D"/>
     <w:rsid w:val="00B757F3"/>
     <w:rsid w:val="00B75AFF"/>
     <w:rsid w:val="00B77809"/>
     <w:rsid w:val="00B8047E"/>
     <w:rsid w:val="00B827C8"/>
@@ -3383,77 +3532,77 @@
     <w:rsid w:val="00FF1440"/>
     <w:rsid w:val="00FF192D"/>
     <w:rsid w:val="00FF1F23"/>
     <w:rsid w:val="00FF338C"/>
     <w:rsid w:val="00FF4342"/>
     <w:rsid w:val="00FF552C"/>
     <w:rsid w:val="00FF6D75"/>
     <w:rsid w:val="00FF7CB3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="077BFBAF"/>
+  <w14:docId w14:val="4D25A76A"/>
   <w15:docId w15:val="{20071F3E-EFD1-47BA-B85E-6D4400B30697}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3564,51 +3713,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3785,50 +3934,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
@@ -3857,62 +4007,122 @@
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F10EDA"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00286468"/>
     <w:pPr>
       <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0083041E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="頁首 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0083041E"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a8">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0083041E"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:snapToGrid w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="頁尾 字元"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0083041E"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4158,54 +4368,54 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>121</Words>
-  <Characters>691</Characters>
+  <Words>132</Words>
+  <Characters>755</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Sky123.Org</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>811</CharactersWithSpaces>
+  <CharactersWithSpaces>886</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sky123.Org</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>