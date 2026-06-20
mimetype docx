--- v0 (2025-10-30)
+++ v1 (2026-06-20)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00F15359" w:rsidRPr="004D7309" w:rsidRDefault="00673928" w:rsidP="008D2721">
+    <w:p w14:paraId="4EB7E3A7" w14:textId="77777777" w:rsidR="00F15359" w:rsidRPr="004D7309" w:rsidRDefault="00673928" w:rsidP="008D2721">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D7309">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>國立高雄</w:t>
       </w:r>
       <w:r w:rsidR="00F15359" w:rsidRPr="004D7309">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -59,177 +59,177 @@
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>（</w:t>
       </w:r>
       <w:r w:rsidR="00E84AC8" w:rsidRPr="004D7309">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>校聘人員</w:t>
       </w:r>
       <w:r w:rsidRPr="004D7309">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00680E6F" w:rsidRPr="004D7309" w:rsidRDefault="00680E6F" w:rsidP="00B638FB">
+    <w:p w14:paraId="7FA553AF" w14:textId="77777777" w:rsidR="00680E6F" w:rsidRPr="004D7309" w:rsidRDefault="00680E6F" w:rsidP="00B638FB">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D7309">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>一、</w:t>
       </w:r>
       <w:r w:rsidRPr="004D7309">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>誠摯</w:t>
       </w:r>
       <w:r w:rsidRPr="004D7309">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>歡迎您加入高雄大學大家庭，</w:t>
       </w:r>
       <w:r w:rsidRPr="004D7309">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>成為高大人！</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00680E6F" w:rsidRPr="004D7309" w:rsidRDefault="00680E6F" w:rsidP="00B211D8">
+    <w:p w14:paraId="04884E7F" w14:textId="77777777" w:rsidR="00680E6F" w:rsidRPr="004D7309" w:rsidRDefault="00680E6F" w:rsidP="00B211D8">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:ind w:left="566" w:hangingChars="202" w:hanging="566"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D7309">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>二、為利您儘速瞭解本校各組室業務、設施設備概況及個人權益事項，</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="004D7309">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>臚</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="004D7309">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>列重要事項如下，請詳細閱讀後簽名。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="10350" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="8365"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D7309" w:rsidRPr="004D7309" w:rsidTr="003119C8">
+      <w:tr w:rsidR="004D7309" w:rsidRPr="004D7309" w14:paraId="5A01900D" w14:textId="77777777" w:rsidTr="003119C8">
         <w:trPr>
           <w:trHeight w:val="350"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00081078" w:rsidRPr="004D7309" w:rsidRDefault="00081078" w:rsidP="003C6E2B">
+          <w:p w14:paraId="7C382398" w14:textId="77777777" w:rsidR="00081078" w:rsidRPr="004D7309" w:rsidRDefault="00081078" w:rsidP="003C6E2B">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>報到地點</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00081078" w:rsidRPr="004D7309" w:rsidRDefault="00081078" w:rsidP="009A4BEC">
+          <w:p w14:paraId="10BA66AC" w14:textId="77777777" w:rsidR="00081078" w:rsidRPr="004D7309" w:rsidRDefault="00081078" w:rsidP="009A4BEC">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>高雄市楠梓區高雄大學路</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>700</w:t>
             </w:r>
@@ -248,86 +248,86 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>大樓南棟</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>樓人事室。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D7309" w:rsidRPr="004D7309" w:rsidTr="003119C8">
+      <w:tr w:rsidR="004D7309" w:rsidRPr="004D7309" w14:paraId="4660E94E" w14:textId="77777777" w:rsidTr="003119C8">
         <w:trPr>
           <w:trHeight w:val="333"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00081078" w:rsidRPr="004D7309" w:rsidRDefault="00081078" w:rsidP="003C6E2B">
+          <w:p w14:paraId="09002C13" w14:textId="77777777" w:rsidR="00081078" w:rsidRPr="004D7309" w:rsidRDefault="00081078" w:rsidP="003C6E2B">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>報到時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00081078" w:rsidRPr="004D7309" w:rsidRDefault="00081078" w:rsidP="009A4BEC">
+          <w:p w14:paraId="66A79736" w14:textId="77777777" w:rsidR="00081078" w:rsidRPr="004D7309" w:rsidRDefault="00081078" w:rsidP="009A4BEC">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>報到當日上午</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
@@ -336,86 +336,86 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>時</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>分前。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D7309" w:rsidRPr="004D7309" w:rsidTr="003119C8">
+      <w:tr w:rsidR="004D7309" w:rsidRPr="004D7309" w14:paraId="4C003FF3" w14:textId="77777777" w:rsidTr="003119C8">
         <w:trPr>
           <w:trHeight w:val="350"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00081078" w:rsidRPr="004D7309" w:rsidRDefault="00081078" w:rsidP="003C6E2B">
+          <w:p w14:paraId="0EE32463" w14:textId="77777777" w:rsidR="00081078" w:rsidRPr="004D7309" w:rsidRDefault="00081078" w:rsidP="003C6E2B">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>填寫表件</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00081078" w:rsidRPr="004D7309" w:rsidRDefault="00081078" w:rsidP="009A4BEC">
+          <w:p w14:paraId="3AF7B5A5" w14:textId="77777777" w:rsidR="00081078" w:rsidRPr="004D7309" w:rsidRDefault="00081078" w:rsidP="009A4BEC">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>詳如附件校務基金人員</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -426,92 +426,92 @@
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>到職</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>會辦單</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D7309" w:rsidRPr="004D7309" w:rsidTr="003119C8">
+      <w:tr w:rsidR="004D7309" w:rsidRPr="004D7309" w14:paraId="590C1D66" w14:textId="77777777" w:rsidTr="003119C8">
         <w:trPr>
           <w:trHeight w:val="866"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00081078" w:rsidRPr="004D7309" w:rsidRDefault="00081078" w:rsidP="003C6E2B">
+          <w:p w14:paraId="40A23248" w14:textId="77777777" w:rsidR="00081078" w:rsidRPr="004D7309" w:rsidRDefault="00081078" w:rsidP="003C6E2B">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>上班時間</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8365" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00081078" w:rsidRPr="004D7309" w:rsidRDefault="00081078" w:rsidP="009A4BEC">
+          <w:p w14:paraId="296FC84D" w14:textId="77777777" w:rsidR="00081078" w:rsidRPr="004D7309" w:rsidRDefault="00081078" w:rsidP="009A4BEC">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>正常辦公時間：上午</w:t>
             </w:r>
@@ -590,51 +590,51 @@
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>時</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>分。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00081078" w:rsidRPr="004D7309" w:rsidRDefault="00081078" w:rsidP="009A4BEC">
+          <w:p w14:paraId="40640B23" w14:textId="77777777" w:rsidR="00081078" w:rsidRPr="004D7309" w:rsidRDefault="00081078" w:rsidP="009A4BEC">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:strike/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>彈性上班時間：上午</w:t>
@@ -684,138 +684,138 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>時</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>分。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D7309" w:rsidRPr="004D7309" w:rsidTr="003119C8">
+      <w:tr w:rsidR="004D7309" w:rsidRPr="004D7309" w14:paraId="4E866E2B" w14:textId="77777777" w:rsidTr="003119C8">
         <w:trPr>
           <w:trHeight w:val="350"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00081078" w:rsidRPr="004D7309" w:rsidRDefault="00081078" w:rsidP="003C6E2B">
+          <w:p w14:paraId="40D0AA2C" w14:textId="77777777" w:rsidR="00081078" w:rsidRPr="004D7309" w:rsidRDefault="00081078" w:rsidP="003C6E2B">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>請假</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8365" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00081078" w:rsidRPr="004D7309" w:rsidRDefault="00B211D8" w:rsidP="0034055C">
+          <w:p w14:paraId="201D24D7" w14:textId="77777777" w:rsidR="00081078" w:rsidRPr="004D7309" w:rsidRDefault="00B211D8" w:rsidP="0034055C">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="529" w:hangingChars="189" w:hanging="529"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>一、</w:t>
             </w:r>
             <w:r w:rsidR="00081078" w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>差假天數請</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00081078" w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>參照校聘工作人員</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00081078" w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>差假規定。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00081078" w:rsidRPr="004D7309" w:rsidRDefault="0034055C" w:rsidP="0034055C">
+          <w:p w14:paraId="191B1131" w14:textId="77777777" w:rsidR="00081078" w:rsidRPr="004D7309" w:rsidRDefault="0034055C" w:rsidP="0034055C">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="529" w:hangingChars="189" w:hanging="529"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="00081078" w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>（請</w:t>
@@ -849,51 +849,51 @@
             <w:r w:rsidR="00081078" w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>校聘工作人員法規＞</w:t>
             </w:r>
             <w:r w:rsidR="00081078" w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>差假</w:t>
             </w:r>
             <w:r w:rsidR="00081078" w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>，查閱「國立高雄大學校聘工作人員工作規則」及「國立高雄大學教師、公務人員與行政人員差假規定一覽表」）</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B211D8" w:rsidRPr="004D7309" w:rsidRDefault="00B211D8" w:rsidP="0034055C">
+          <w:p w14:paraId="3E6F4A69" w14:textId="77777777" w:rsidR="00B211D8" w:rsidRPr="004D7309" w:rsidRDefault="00B211D8" w:rsidP="0034055C">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="529" w:hangingChars="189" w:hanging="529"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>二、差勤系統</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
@@ -961,166 +961,164 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>請先詳閱操作說明</w:t>
             </w:r>
             <w:r w:rsidR="00D96657" w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D7309" w:rsidRPr="004D7309" w:rsidTr="003119C8">
+      <w:tr w:rsidR="004D7309" w:rsidRPr="004D7309" w14:paraId="0F947219" w14:textId="77777777" w:rsidTr="003119C8">
         <w:trPr>
           <w:trHeight w:val="270"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00803D9A" w:rsidRDefault="00081078" w:rsidP="003C6E2B">
+          <w:p w14:paraId="163D412A" w14:textId="77777777" w:rsidR="00803D9A" w:rsidRDefault="00081078" w:rsidP="003C6E2B">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>進修</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w:rsidR="00081078" w:rsidRPr="004D7309" w:rsidRDefault="00081078" w:rsidP="003C6E2B">
+          <w:p w14:paraId="46F99E0E" w14:textId="77777777" w:rsidR="00081078" w:rsidRPr="004D7309" w:rsidRDefault="00081078" w:rsidP="003C6E2B">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>兼職、兼課</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00081078" w:rsidRPr="004D7309" w:rsidRDefault="00081078" w:rsidP="009A4BEC">
+          <w:p w14:paraId="713168F5" w14:textId="77777777" w:rsidR="00081078" w:rsidRPr="004D7309" w:rsidRDefault="00081078" w:rsidP="009A4BEC">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:left="865" w:hangingChars="309" w:hanging="865"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>應事先以書面報經學校核准，屆時請依規定完成請假手續。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D7309" w:rsidRPr="004D7309" w:rsidTr="003119C8">
+      <w:tr w:rsidR="004D7309" w:rsidRPr="004D7309" w14:paraId="02AF6624" w14:textId="77777777" w:rsidTr="003119C8">
         <w:trPr>
           <w:trHeight w:val="329"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA07E8" w:rsidRPr="004D7309" w:rsidRDefault="00803D9A" w:rsidP="00157963">
+          <w:p w14:paraId="4CE9DC8F" w14:textId="77777777" w:rsidR="00CA07E8" w:rsidRPr="004D7309" w:rsidRDefault="00803D9A" w:rsidP="00157963">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>健康福祉</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00803D9A" w:rsidRPr="008125CE" w:rsidRDefault="00803D9A" w:rsidP="00803D9A">
+          <w:p w14:paraId="42BF2B9F" w14:textId="77777777" w:rsidR="00803D9A" w:rsidRPr="008125CE" w:rsidRDefault="00803D9A" w:rsidP="00803D9A">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:leftChars="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008125CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>報到時繳交體格檢查報告正本</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1135,168 +1133,168 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>有疑問請洽學</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008125CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>務處衛</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008125CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>保組。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00803D9A" w:rsidRDefault="00803D9A" w:rsidP="00803D9A">
+          <w:p w14:paraId="3AF94C27" w14:textId="77777777" w:rsidR="00803D9A" w:rsidRDefault="00803D9A" w:rsidP="00803D9A">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:leftChars="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>在職服務</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>期間，</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>為使以健康身心投入工作，本校提供下列服務</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00803D9A" w:rsidRDefault="00803D9A" w:rsidP="00803D9A">
+          <w:p w14:paraId="08EB4266" w14:textId="77777777" w:rsidR="00803D9A" w:rsidRDefault="00803D9A" w:rsidP="00803D9A">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:leftChars="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>員工協助方案：詳細內容請洽人事室</w:t>
             </w:r>
             <w:r w:rsidRPr="008125CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00803D9A" w:rsidRDefault="00803D9A" w:rsidP="00803D9A">
+          <w:p w14:paraId="445EE872" w14:textId="77777777" w:rsidR="00803D9A" w:rsidRDefault="00803D9A" w:rsidP="00803D9A">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:leftChars="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E21BB4">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>教職員工社團設立實施要點</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>：詳細內容請洽人事室</w:t>
             </w:r>
             <w:r w:rsidRPr="008125CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00803D9A" w:rsidRDefault="00803D9A" w:rsidP="00803D9A">
+          <w:p w14:paraId="08082965" w14:textId="77777777" w:rsidR="00803D9A" w:rsidRDefault="00803D9A" w:rsidP="00803D9A">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:leftChars="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008125CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>執行職務遭受不法侵害預防管理計畫</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1311,478 +1309,572 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>務</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>處</w:t>
             </w:r>
             <w:r w:rsidRPr="008125CE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CA07E8" w:rsidRPr="004D7309" w:rsidRDefault="00803D9A" w:rsidP="00803D9A">
+          <w:p w14:paraId="3C28C236" w14:textId="77777777" w:rsidR="00CA07E8" w:rsidRPr="004D7309" w:rsidRDefault="00803D9A" w:rsidP="00803D9A">
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:ind w:leftChars="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>其他</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>勞保給付、文康活動及各類特約商店</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
             <w:r w:rsidRPr="001252AC">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>請至人事室網站＞福利專區，查閱相關資訊</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D7309" w:rsidRPr="004D7309" w:rsidTr="003119C8">
+      <w:tr w:rsidR="004D7309" w:rsidRPr="004D7309" w14:paraId="12D2957F" w14:textId="77777777" w:rsidTr="003119C8">
         <w:trPr>
           <w:trHeight w:val="329"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA07E8" w:rsidRPr="004D7309" w:rsidRDefault="00CA07E8" w:rsidP="00B638FB">
+          <w:p w14:paraId="1DEE225C" w14:textId="77777777" w:rsidR="00CA07E8" w:rsidRPr="004D7309" w:rsidRDefault="00CA07E8" w:rsidP="00B638FB">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>教職員證</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA07E8" w:rsidRPr="004D7309" w:rsidRDefault="00CA07E8" w:rsidP="009A4BEC">
+          <w:p w14:paraId="53A8EE80" w14:textId="77777777" w:rsidR="00CA07E8" w:rsidRPr="004D7309" w:rsidRDefault="00CA07E8" w:rsidP="009A4BEC">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>身分識別外，具門禁及</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>iPASS</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>功能。有疑問請洽總務處事務組。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D7309" w:rsidRPr="004D7309" w:rsidTr="003119C8">
+      <w:tr w:rsidR="004D7309" w:rsidRPr="004D7309" w14:paraId="57CF79F4" w14:textId="77777777" w:rsidTr="003119C8">
         <w:trPr>
           <w:trHeight w:val="329"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA07E8" w:rsidRPr="004D7309" w:rsidRDefault="00CA07E8" w:rsidP="003C6E2B">
+          <w:p w14:paraId="33BDD951" w14:textId="77777777" w:rsidR="00CA07E8" w:rsidRPr="004D7309" w:rsidRDefault="00CA07E8" w:rsidP="003C6E2B">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>汽機車通行證</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA07E8" w:rsidRPr="004D7309" w:rsidRDefault="00CA07E8" w:rsidP="009A4BEC">
+          <w:p w14:paraId="1546CA66" w14:textId="77777777" w:rsidR="00CA07E8" w:rsidRPr="004D7309" w:rsidRDefault="00CA07E8" w:rsidP="009A4BEC">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>有停車需求可</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>向總務處事務組</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>申請。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D7309" w:rsidRPr="004D7309" w:rsidTr="003119C8">
+      <w:tr w:rsidR="004D7309" w:rsidRPr="004D7309" w14:paraId="1046FE79" w14:textId="77777777" w:rsidTr="003119C8">
         <w:trPr>
           <w:trHeight w:val="350"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA07E8" w:rsidRPr="004D7309" w:rsidRDefault="00CA07E8" w:rsidP="003C6E2B">
+          <w:p w14:paraId="4D8669BF" w14:textId="77777777" w:rsidR="00CA07E8" w:rsidRPr="004D7309" w:rsidRDefault="00CA07E8" w:rsidP="003C6E2B">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="distribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>圖書館</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>借閱證</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8365" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA07E8" w:rsidRPr="004D7309" w:rsidRDefault="00CA07E8" w:rsidP="009A4BEC">
+          <w:p w14:paraId="389391A3" w14:textId="77777777" w:rsidR="00CA07E8" w:rsidRPr="004D7309" w:rsidRDefault="00CA07E8" w:rsidP="009A4BEC">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>教職員證即為</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>圖書館</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>借閱</w:t>
+              <w:t>借閱證</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>證。</w:t>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D7309" w:rsidRPr="004D7309" w:rsidTr="003119C8">
+      <w:tr w:rsidR="00F164F2" w:rsidRPr="004D7309" w14:paraId="2FB02274" w14:textId="77777777" w:rsidTr="003119C8">
+        <w:trPr>
+          <w:trHeight w:val="350"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65A853C0" w14:textId="080390C3" w:rsidR="00F164F2" w:rsidRPr="004D7309" w:rsidRDefault="00F164F2" w:rsidP="00F164F2">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="distribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B3B9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>校園安全地圖</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BD535CD" w14:textId="77777777" w:rsidR="00F164F2" w:rsidRPr="001B3B9E" w:rsidRDefault="00F164F2" w:rsidP="00F164F2">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:ind w:left="804" w:hangingChars="287" w:hanging="804"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B3B9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>請至學</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001B3B9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>務</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="001B3B9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>處相關網頁連結下載</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05A1EA8F" w14:textId="0D7DAC5A" w:rsidR="00F164F2" w:rsidRPr="004D7309" w:rsidRDefault="00F164F2" w:rsidP="00F164F2">
+            <w:pPr>
+              <w:spacing w:line="400" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001B3B9E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>https://sa.nuk.edu.tw/p/412-1009-2688.php?Lang=zh-tw</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004D7309" w:rsidRPr="004D7309" w14:paraId="3C6600AB" w14:textId="77777777" w:rsidTr="003119C8">
         <w:trPr>
           <w:trHeight w:val="375"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10350" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA07E8" w:rsidRPr="004D7309" w:rsidRDefault="00CA07E8" w:rsidP="009A4BEC">
+          <w:p w14:paraId="0E9D1CC9" w14:textId="77777777" w:rsidR="00CA07E8" w:rsidRPr="004D7309" w:rsidRDefault="00CA07E8" w:rsidP="009A4BEC">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>★</w:t>
             </w:r>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>為因應本校電子</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>公文線上簽</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>核系統之使用，請新進同仁先行至戶政事務所自費申辦「自然人憑證」。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D7309" w:rsidRPr="004D7309" w:rsidTr="003119C8">
+      <w:tr w:rsidR="004D7309" w:rsidRPr="004D7309" w14:paraId="6888206A" w14:textId="77777777" w:rsidTr="003119C8">
         <w:trPr>
           <w:trHeight w:val="375"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10350" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00CA07E8" w:rsidRPr="004D7309" w:rsidRDefault="00CA07E8" w:rsidP="009A4BEC">
+          <w:p w14:paraId="30347C0F" w14:textId="77777777" w:rsidR="00CA07E8" w:rsidRPr="004D7309" w:rsidRDefault="00CA07E8" w:rsidP="009A4BEC">
             <w:pPr>
               <w:spacing w:line="400" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>其他未盡事宜，悉依相關規定辦理；</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>另遇有</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="004D7309">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>法令修正，依修正後規定辦理。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F15359" w:rsidRPr="004D7309" w:rsidRDefault="00F15359" w:rsidP="008D2721">
+    <w:p w14:paraId="495081F6" w14:textId="77777777" w:rsidR="00F15359" w:rsidRPr="004D7309" w:rsidRDefault="00F15359" w:rsidP="008D2721">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="360" w:afterLines="100" w:after="360" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D7309">
         <w:rPr>
           <w:rFonts w:ascii="新細明體" w:eastAsia="新細明體" w:hAnsi="新細明體" w:cs="新細明體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidRPr="004D7309">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>我已詳細閱讀並了解本須知內容。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00522E9A" w:rsidRPr="004D7309" w:rsidRDefault="00522E9A" w:rsidP="008D2721">
+    <w:p w14:paraId="30969315" w14:textId="77777777" w:rsidR="00522E9A" w:rsidRPr="004D7309" w:rsidRDefault="00522E9A" w:rsidP="008D2721">
       <w:pPr>
         <w:spacing w:beforeLines="100" w:before="360" w:afterLines="100" w:after="360" w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004D7309">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>簽名處</w:t>
       </w:r>
       <w:r w:rsidRPr="004D7309">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -1822,151 +1914,151 @@
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="004D7309">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>日）</w:t>
       </w:r>
       <w:r w:rsidRPr="004D7309">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">　　　　　　　</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AC27EB" w:rsidRPr="004D7309" w:rsidRDefault="00AC27EB">
+    <w:p w14:paraId="1B9568DE" w14:textId="77777777" w:rsidR="00AC27EB" w:rsidRPr="004D7309" w:rsidRDefault="00AC27EB">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00AC27EB" w:rsidRPr="004D7309" w:rsidSect="00C774D6">
+    <w:sectPr w:rsidR="00AC27EB" w:rsidRPr="004D7309" w:rsidSect="00F164F2">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="1134" w:bottom="284" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D45AAA" w:rsidRDefault="00D45AAA" w:rsidP="00AC27EB">
+    <w:p w14:paraId="3485DF76" w14:textId="77777777" w:rsidR="008807A6" w:rsidRDefault="008807A6" w:rsidP="00AC27EB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D45AAA" w:rsidRDefault="00D45AAA" w:rsidP="00AC27EB">
+    <w:p w14:paraId="6ECA2BF8" w14:textId="77777777" w:rsidR="008807A6" w:rsidRDefault="008807A6" w:rsidP="00AC27EB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000045F" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D45AAA" w:rsidRDefault="00D45AAA" w:rsidP="00AC27EB">
+    <w:p w14:paraId="238539E3" w14:textId="77777777" w:rsidR="008807A6" w:rsidRDefault="008807A6" w:rsidP="00AC27EB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D45AAA" w:rsidRDefault="00D45AAA" w:rsidP="00AC27EB">
+    <w:p w14:paraId="30A0441C" w14:textId="77777777" w:rsidR="008807A6" w:rsidRDefault="008807A6" w:rsidP="00AC27EB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0056031B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64F0A536"/>
     <w:lvl w:ilvl="0" w:tplc="7F30D0BC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -2101,93 +2193,94 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3720" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4200" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1345983785">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1944221406">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F15359"/>
     <w:rsid w:val="0000316D"/>
     <w:rsid w:val="00003E6C"/>
     <w:rsid w:val="0000452D"/>
     <w:rsid w:val="000064F9"/>
     <w:rsid w:val="000078FC"/>
     <w:rsid w:val="00010727"/>
     <w:rsid w:val="000108D1"/>
     <w:rsid w:val="000113B7"/>
     <w:rsid w:val="00013279"/>
     <w:rsid w:val="00013AD9"/>
     <w:rsid w:val="00013E71"/>
     <w:rsid w:val="0001587A"/>
     <w:rsid w:val="00024074"/>
     <w:rsid w:val="0002491F"/>
     <w:rsid w:val="00026926"/>
     <w:rsid w:val="00030E31"/>
     <w:rsid w:val="000319D5"/>
     <w:rsid w:val="00033057"/>
     <w:rsid w:val="00033A23"/>
     <w:rsid w:val="0003610D"/>
     <w:rsid w:val="00036C0A"/>
     <w:rsid w:val="00037689"/>
@@ -2276,50 +2369,51 @@
     <w:rsid w:val="001411BA"/>
     <w:rsid w:val="00143A12"/>
     <w:rsid w:val="00143EF3"/>
     <w:rsid w:val="00143FFF"/>
     <w:rsid w:val="00144CD0"/>
     <w:rsid w:val="00145D09"/>
     <w:rsid w:val="00146145"/>
     <w:rsid w:val="001470D2"/>
     <w:rsid w:val="00150EA7"/>
     <w:rsid w:val="001527C1"/>
     <w:rsid w:val="00152A3B"/>
     <w:rsid w:val="001546A7"/>
     <w:rsid w:val="001552E6"/>
     <w:rsid w:val="0015538A"/>
     <w:rsid w:val="001567FB"/>
     <w:rsid w:val="001574A7"/>
     <w:rsid w:val="001577AF"/>
     <w:rsid w:val="0016218C"/>
     <w:rsid w:val="00162624"/>
     <w:rsid w:val="00162A21"/>
     <w:rsid w:val="00164436"/>
     <w:rsid w:val="001661B8"/>
     <w:rsid w:val="00166E05"/>
     <w:rsid w:val="0017007C"/>
     <w:rsid w:val="00171098"/>
+    <w:rsid w:val="00175F7D"/>
     <w:rsid w:val="00176B65"/>
     <w:rsid w:val="00176C72"/>
     <w:rsid w:val="00180BDB"/>
     <w:rsid w:val="001810CE"/>
     <w:rsid w:val="00182364"/>
     <w:rsid w:val="00182BFB"/>
     <w:rsid w:val="00182DB1"/>
     <w:rsid w:val="001855AE"/>
     <w:rsid w:val="00187993"/>
     <w:rsid w:val="00187FBA"/>
     <w:rsid w:val="0019227D"/>
     <w:rsid w:val="00192BCA"/>
     <w:rsid w:val="00197E8F"/>
     <w:rsid w:val="001A212C"/>
     <w:rsid w:val="001A2A76"/>
     <w:rsid w:val="001B0E2E"/>
     <w:rsid w:val="001B1A05"/>
     <w:rsid w:val="001B27E7"/>
     <w:rsid w:val="001B28EE"/>
     <w:rsid w:val="001B51DB"/>
     <w:rsid w:val="001B53CE"/>
     <w:rsid w:val="001B67E4"/>
     <w:rsid w:val="001B7F0C"/>
     <w:rsid w:val="001C0103"/>
     <w:rsid w:val="001C17B7"/>
@@ -2334,50 +2428,51 @@
     <w:rsid w:val="001E2BBE"/>
     <w:rsid w:val="001E550F"/>
     <w:rsid w:val="001E6216"/>
     <w:rsid w:val="001F1864"/>
     <w:rsid w:val="001F31FF"/>
     <w:rsid w:val="0020417F"/>
     <w:rsid w:val="002051C6"/>
     <w:rsid w:val="00210F2E"/>
     <w:rsid w:val="00212AA8"/>
     <w:rsid w:val="00214240"/>
     <w:rsid w:val="00217554"/>
     <w:rsid w:val="0022318B"/>
     <w:rsid w:val="002259DC"/>
     <w:rsid w:val="00225EDF"/>
     <w:rsid w:val="002275F4"/>
     <w:rsid w:val="00227880"/>
     <w:rsid w:val="00227C56"/>
     <w:rsid w:val="00230D36"/>
     <w:rsid w:val="002323E7"/>
     <w:rsid w:val="0023328B"/>
     <w:rsid w:val="00240D08"/>
     <w:rsid w:val="00241D81"/>
     <w:rsid w:val="00243B5E"/>
     <w:rsid w:val="00246207"/>
     <w:rsid w:val="0025205C"/>
+    <w:rsid w:val="002543E4"/>
     <w:rsid w:val="00256A36"/>
     <w:rsid w:val="002571DB"/>
     <w:rsid w:val="00261790"/>
     <w:rsid w:val="002624D2"/>
     <w:rsid w:val="0026330B"/>
     <w:rsid w:val="002636E6"/>
     <w:rsid w:val="00266434"/>
     <w:rsid w:val="002749F3"/>
     <w:rsid w:val="0027509A"/>
     <w:rsid w:val="002760A2"/>
     <w:rsid w:val="002772F3"/>
     <w:rsid w:val="0027778D"/>
     <w:rsid w:val="00280309"/>
     <w:rsid w:val="00285036"/>
     <w:rsid w:val="0028543E"/>
     <w:rsid w:val="00286778"/>
     <w:rsid w:val="00287AC0"/>
     <w:rsid w:val="00294E20"/>
     <w:rsid w:val="0029525D"/>
     <w:rsid w:val="00295CD9"/>
     <w:rsid w:val="00297BAB"/>
     <w:rsid w:val="002A2089"/>
     <w:rsid w:val="002A6197"/>
     <w:rsid w:val="002A6690"/>
     <w:rsid w:val="002B0001"/>
@@ -2829,50 +2924,51 @@
     <w:rsid w:val="008252D1"/>
     <w:rsid w:val="00825F86"/>
     <w:rsid w:val="008277EC"/>
     <w:rsid w:val="00830EF0"/>
     <w:rsid w:val="00832099"/>
     <w:rsid w:val="008356E5"/>
     <w:rsid w:val="00841345"/>
     <w:rsid w:val="0084185F"/>
     <w:rsid w:val="00844261"/>
     <w:rsid w:val="008445E1"/>
     <w:rsid w:val="00852B44"/>
     <w:rsid w:val="008532F6"/>
     <w:rsid w:val="00860BE0"/>
     <w:rsid w:val="00861812"/>
     <w:rsid w:val="00862AED"/>
     <w:rsid w:val="00864E0E"/>
     <w:rsid w:val="00865123"/>
     <w:rsid w:val="008670CD"/>
     <w:rsid w:val="00872307"/>
     <w:rsid w:val="0087255E"/>
     <w:rsid w:val="008739DE"/>
     <w:rsid w:val="00873A24"/>
     <w:rsid w:val="00875265"/>
     <w:rsid w:val="008766B7"/>
     <w:rsid w:val="00877229"/>
+    <w:rsid w:val="008807A6"/>
     <w:rsid w:val="00880F1F"/>
     <w:rsid w:val="008813E1"/>
     <w:rsid w:val="00881919"/>
     <w:rsid w:val="00883EBE"/>
     <w:rsid w:val="00885B4B"/>
     <w:rsid w:val="00885D69"/>
     <w:rsid w:val="00890955"/>
     <w:rsid w:val="0089236F"/>
     <w:rsid w:val="00892EFF"/>
     <w:rsid w:val="0089420F"/>
     <w:rsid w:val="008942AA"/>
     <w:rsid w:val="008A00B9"/>
     <w:rsid w:val="008A182F"/>
     <w:rsid w:val="008A1857"/>
     <w:rsid w:val="008A3F43"/>
     <w:rsid w:val="008A6011"/>
     <w:rsid w:val="008B06EC"/>
     <w:rsid w:val="008B1762"/>
     <w:rsid w:val="008B20B4"/>
     <w:rsid w:val="008B2FF1"/>
     <w:rsid w:val="008B35E2"/>
     <w:rsid w:val="008B569F"/>
     <w:rsid w:val="008B577C"/>
     <w:rsid w:val="008C1EE8"/>
     <w:rsid w:val="008C2C22"/>
@@ -3004,50 +3100,51 @@
     <w:rsid w:val="00A038AC"/>
     <w:rsid w:val="00A04EF2"/>
     <w:rsid w:val="00A073D1"/>
     <w:rsid w:val="00A11879"/>
     <w:rsid w:val="00A11C75"/>
     <w:rsid w:val="00A12C28"/>
     <w:rsid w:val="00A13F1A"/>
     <w:rsid w:val="00A143F9"/>
     <w:rsid w:val="00A1514A"/>
     <w:rsid w:val="00A15373"/>
     <w:rsid w:val="00A175E1"/>
     <w:rsid w:val="00A2298E"/>
     <w:rsid w:val="00A22D49"/>
     <w:rsid w:val="00A25DFD"/>
     <w:rsid w:val="00A30F5D"/>
     <w:rsid w:val="00A3224E"/>
     <w:rsid w:val="00A331AC"/>
     <w:rsid w:val="00A374D9"/>
     <w:rsid w:val="00A424F0"/>
     <w:rsid w:val="00A42D4F"/>
     <w:rsid w:val="00A449B2"/>
     <w:rsid w:val="00A45B6E"/>
     <w:rsid w:val="00A540F8"/>
     <w:rsid w:val="00A6345E"/>
     <w:rsid w:val="00A63B1F"/>
+    <w:rsid w:val="00A658DD"/>
     <w:rsid w:val="00A6764D"/>
     <w:rsid w:val="00A707A3"/>
     <w:rsid w:val="00A71656"/>
     <w:rsid w:val="00A72993"/>
     <w:rsid w:val="00A75F66"/>
     <w:rsid w:val="00A76689"/>
     <w:rsid w:val="00A8039A"/>
     <w:rsid w:val="00A819A0"/>
     <w:rsid w:val="00A82BC2"/>
     <w:rsid w:val="00A83357"/>
     <w:rsid w:val="00A836CA"/>
     <w:rsid w:val="00A85A49"/>
     <w:rsid w:val="00A86C14"/>
     <w:rsid w:val="00A917D8"/>
     <w:rsid w:val="00A91ABA"/>
     <w:rsid w:val="00A97147"/>
     <w:rsid w:val="00A97A88"/>
     <w:rsid w:val="00A97F83"/>
     <w:rsid w:val="00AA2FC4"/>
     <w:rsid w:val="00AA391C"/>
     <w:rsid w:val="00AA7B0F"/>
     <w:rsid w:val="00AB2647"/>
     <w:rsid w:val="00AB32D2"/>
     <w:rsid w:val="00AB4938"/>
     <w:rsid w:val="00AB6955"/>
@@ -3383,50 +3480,51 @@
     <w:rsid w:val="00EB4CBD"/>
     <w:rsid w:val="00EB7295"/>
     <w:rsid w:val="00EC1CA6"/>
     <w:rsid w:val="00EC2AE7"/>
     <w:rsid w:val="00EC41A9"/>
     <w:rsid w:val="00EC4535"/>
     <w:rsid w:val="00EC4F46"/>
     <w:rsid w:val="00ED010B"/>
     <w:rsid w:val="00ED4260"/>
     <w:rsid w:val="00ED4EB3"/>
     <w:rsid w:val="00ED6B17"/>
     <w:rsid w:val="00ED77F8"/>
     <w:rsid w:val="00EE481A"/>
     <w:rsid w:val="00EE7C6C"/>
     <w:rsid w:val="00EF3D38"/>
     <w:rsid w:val="00EF4F3F"/>
     <w:rsid w:val="00EF54CA"/>
     <w:rsid w:val="00EF5B65"/>
     <w:rsid w:val="00EF78EA"/>
     <w:rsid w:val="00F00EF2"/>
     <w:rsid w:val="00F037D3"/>
     <w:rsid w:val="00F039C5"/>
     <w:rsid w:val="00F131DE"/>
     <w:rsid w:val="00F136B8"/>
     <w:rsid w:val="00F15359"/>
+    <w:rsid w:val="00F164F2"/>
     <w:rsid w:val="00F165E4"/>
     <w:rsid w:val="00F2166A"/>
     <w:rsid w:val="00F21714"/>
     <w:rsid w:val="00F218CE"/>
     <w:rsid w:val="00F22CA2"/>
     <w:rsid w:val="00F24B3B"/>
     <w:rsid w:val="00F24F83"/>
     <w:rsid w:val="00F30AE1"/>
     <w:rsid w:val="00F30CFE"/>
     <w:rsid w:val="00F30E49"/>
     <w:rsid w:val="00F31F4E"/>
     <w:rsid w:val="00F32347"/>
     <w:rsid w:val="00F34380"/>
     <w:rsid w:val="00F34A77"/>
     <w:rsid w:val="00F34F40"/>
     <w:rsid w:val="00F35676"/>
     <w:rsid w:val="00F4365C"/>
     <w:rsid w:val="00F475F3"/>
     <w:rsid w:val="00F5134D"/>
     <w:rsid w:val="00F51609"/>
     <w:rsid w:val="00F56594"/>
     <w:rsid w:val="00F609DC"/>
     <w:rsid w:val="00F61900"/>
     <w:rsid w:val="00F622C8"/>
     <w:rsid w:val="00F628AD"/>
@@ -3477,77 +3575,77 @@
     <w:rsid w:val="00FF1440"/>
     <w:rsid w:val="00FF192D"/>
     <w:rsid w:val="00FF1F23"/>
     <w:rsid w:val="00FF22FE"/>
     <w:rsid w:val="00FF338C"/>
     <w:rsid w:val="00FF4342"/>
     <w:rsid w:val="00FF552C"/>
     <w:rsid w:val="00FF7CB3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="31FCFC48"/>
+  <w14:docId w14:val="23C03C62"/>
   <w15:docId w15:val="{20071F3E-EFD1-47BA-B85E-6D4400B30697}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3658,51 +3756,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -3879,50 +3977,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
@@ -4015,51 +4114,51 @@
   <w:style w:type="character" w:styleId="a8">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004879EC"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00803D9A"/>
     <w:pPr>
       <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -4312,54 +4411,54 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>121</Words>
-  <Characters>690</Characters>
+  <Words>132</Words>
+  <Characters>754</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Sky123.Org</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>810</CharactersWithSpaces>
+  <CharactersWithSpaces>885</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Sky123.Org</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>